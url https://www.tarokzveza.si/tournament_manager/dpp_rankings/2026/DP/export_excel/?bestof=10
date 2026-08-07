--- v0 (2026-05-02)
+++ v1 (2026-08-07)
@@ -414,51 +414,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:K144"/>
+  <dimension ref="A1:K147"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Uvrstitev</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Licenca</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Ime</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
@@ -484,5902 +484,6025 @@
         <is>
           <t>Razlika skupno</t>
         </is>
       </c>
       <c r="I1" s="1" t="inlineStr">
         <is>
           <t>ELO</t>
         </is>
       </c>
       <c r="J1" s="1" t="inlineStr">
         <is>
           <t>Točke 1-100</t>
         </is>
       </c>
       <c r="K1" s="1" t="inlineStr">
         <is>
           <t>Udeležba</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="n">
         <v>1</v>
       </c>
       <c r="B2" t="n">
-        <v>918</v>
+        <v>307</v>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>Filipančič Igor</t>
+          <t>Makovec Bojan</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>TSK</t>
+          <t>HKR</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>VM</t>
         </is>
       </c>
       <c r="F2" t="n">
-        <v>895</v>
+        <v>1271</v>
       </c>
       <c r="G2" t="n">
-        <v>76</v>
+        <v>100</v>
       </c>
       <c r="H2" t="n">
-        <v>7063</v>
+        <v>8513</v>
       </c>
       <c r="I2" t="n">
-        <v>1498</v>
+        <v>1501</v>
       </c>
       <c r="J2" t="n">
-        <v>240</v>
+        <v>345</v>
       </c>
       <c r="K2" t="n">
-        <v>6</v>
+        <v>8</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>2</v>
       </c>
       <c r="B3" t="n">
-        <v>307</v>
+        <v>918</v>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>Makovec Bojan</t>
+          <t>Filipančič Igor</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>HKR</t>
+          <t>TSK</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>VM</t>
         </is>
       </c>
       <c r="F3" t="n">
-        <v>881</v>
+        <v>1240</v>
       </c>
       <c r="G3" t="n">
-        <v>74</v>
+        <v>101</v>
       </c>
       <c r="H3" t="n">
-        <v>6075</v>
+        <v>9463</v>
       </c>
       <c r="I3" t="n">
-        <v>1474</v>
+        <v>1493</v>
       </c>
       <c r="J3" t="n">
-        <v>247</v>
+        <v>337</v>
       </c>
       <c r="K3" t="n">
-        <v>6</v>
+        <v>8</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>3</v>
       </c>
       <c r="B4" t="n">
-        <v>1022</v>
+        <v>1626</v>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>Rus Marjan</t>
+          <t>Cerar Janko</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>HKR</t>
+          <t>EMO</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>MM</t>
+          <t>KV2</t>
         </is>
       </c>
       <c r="F4" t="n">
-        <v>755</v>
+        <v>890</v>
       </c>
       <c r="G4" t="n">
-        <v>71</v>
+        <v>88</v>
       </c>
       <c r="H4" t="n">
-        <v>6804</v>
+        <v>5666</v>
       </c>
       <c r="I4" t="n">
-        <v>1395</v>
+        <v>1406</v>
       </c>
       <c r="J4" t="n">
-        <v>154</v>
+        <v>246</v>
       </c>
       <c r="K4" t="n">
-        <v>6</v>
+        <v>8</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
         <v>4</v>
       </c>
       <c r="B5" t="n">
-        <v>1570</v>
+        <v>923</v>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>Šeško Sabina</t>
+          <t>Godnjavec Franci</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>DPD</t>
+          <t>ŠDP</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>MM</t>
         </is>
       </c>
       <c r="F5" t="n">
-        <v>713</v>
+        <v>860</v>
       </c>
       <c r="G5" t="n">
-        <v>71</v>
+        <v>92</v>
       </c>
       <c r="H5" t="n">
-        <v>3267</v>
+        <v>5686</v>
       </c>
       <c r="I5" t="n">
-        <v>1434</v>
+        <v>1366</v>
       </c>
       <c r="J5" t="n">
-        <v>123</v>
+        <v>181</v>
       </c>
       <c r="K5" t="n">
-        <v>6</v>
+        <v>8</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>5</v>
       </c>
       <c r="B6" t="n">
-        <v>923</v>
+        <v>1022</v>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>Godnjavec Franci</t>
+          <t>Rus Marjan</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>ŠDP</t>
+          <t>HKR</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t>MM</t>
         </is>
       </c>
       <c r="F6" t="n">
-        <v>665</v>
+        <v>844</v>
       </c>
       <c r="G6" t="n">
-        <v>70</v>
+        <v>89</v>
       </c>
       <c r="H6" t="n">
-        <v>4529</v>
+        <v>6660</v>
       </c>
       <c r="I6" t="n">
-        <v>1378</v>
+        <v>1318</v>
       </c>
       <c r="J6" t="n">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="K6" t="n">
-        <v>6</v>
+        <v>8</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>6</v>
       </c>
       <c r="B7" t="n">
-        <v>1048</v>
+        <v>1570</v>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>Duler Toni</t>
+          <t>Šeško Sabina</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>TDP</t>
+          <t>DPD</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>ŠM</t>
+          <t>M</t>
         </is>
       </c>
       <c r="F7" t="n">
-        <v>651</v>
+        <v>839</v>
       </c>
       <c r="G7" t="n">
-        <v>68</v>
+        <v>91</v>
       </c>
       <c r="H7" t="n">
-        <v>3692</v>
+        <v>3803</v>
       </c>
       <c r="I7" t="n">
-        <v>1395</v>
+        <v>1351</v>
       </c>
       <c r="J7" t="n">
-        <v>115</v>
+        <v>134</v>
       </c>
       <c r="K7" t="n">
-        <v>6</v>
+        <v>8</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="n">
         <v>7</v>
       </c>
       <c r="B8" t="n">
         <v>1191</v>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>Brcko Danijel</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>DPD</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
           <t>KV1</t>
         </is>
       </c>
       <c r="F8" t="n">
-        <v>606</v>
+        <v>830</v>
       </c>
       <c r="G8" t="n">
-        <v>66</v>
+        <v>88</v>
       </c>
       <c r="H8" t="n">
-        <v>785</v>
+        <v>1761</v>
       </c>
       <c r="I8" t="n">
-        <v>1325</v>
+        <v>1282</v>
       </c>
       <c r="J8" t="n">
-        <v>134</v>
+        <v>170</v>
       </c>
       <c r="K8" t="n">
-        <v>6</v>
+        <v>8</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="n">
         <v>8</v>
       </c>
       <c r="B9" t="n">
-        <v>1640</v>
+        <v>1364</v>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>Loboda Borut</t>
+          <t>Urlep Andrej</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>TDP</t>
+          <t>HKR</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>BN</t>
+          <t>MM</t>
         </is>
       </c>
       <c r="F9" t="n">
-        <v>566</v>
+        <v>829</v>
       </c>
       <c r="G9" t="n">
-        <v>68</v>
+        <v>91</v>
       </c>
       <c r="H9" t="n">
-        <v>2434</v>
+        <v>5109</v>
       </c>
       <c r="I9" t="n">
-        <v>1255</v>
+        <v>1425</v>
       </c>
       <c r="J9" t="n">
-        <v>117</v>
+        <v>126</v>
       </c>
       <c r="K9" t="n">
-        <v>6</v>
+        <v>8</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="n">
         <v>9</v>
       </c>
       <c r="B10" t="n">
-        <v>1173</v>
+        <v>1048</v>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>Jakopič Miran</t>
+          <t>Duler Toni</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>ŠDP</t>
+          <t>TDP</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
           <t>ŠM</t>
         </is>
       </c>
       <c r="F10" t="n">
-        <v>565</v>
+        <v>780</v>
       </c>
       <c r="G10" t="n">
-        <v>67</v>
+        <v>89</v>
       </c>
       <c r="H10" t="n">
-        <v>4114</v>
+        <v>4214</v>
       </c>
       <c r="I10" t="n">
-        <v>1374</v>
+        <v>1375</v>
       </c>
       <c r="J10" t="n">
-        <v>74</v>
+        <v>121</v>
       </c>
       <c r="K10" t="n">
-        <v>6</v>
+        <v>8</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="n">
         <v>10</v>
       </c>
       <c r="B11" t="n">
-        <v>1591</v>
+        <v>1173</v>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>Polenik Slavko</t>
+          <t>Jakopič Miran</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>TSK</t>
+          <t>ŠDP</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>ŠM</t>
         </is>
       </c>
       <c r="F11" t="n">
-        <v>552</v>
+        <v>773</v>
       </c>
       <c r="G11" t="n">
-        <v>67</v>
+        <v>89</v>
       </c>
       <c r="H11" t="n">
-        <v>2117</v>
+        <v>4972</v>
       </c>
       <c r="I11" t="n">
-        <v>1384</v>
+        <v>1371</v>
       </c>
       <c r="J11" t="n">
-        <v>120</v>
+        <v>108</v>
       </c>
       <c r="K11" t="n">
-        <v>6</v>
+        <v>8</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="n">
         <v>11</v>
       </c>
       <c r="B12" t="n">
-        <v>1364</v>
+        <v>1104</v>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>Urlep Andrej</t>
+          <t>Karat Samo</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>HKR</t>
+          <t>TSK</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
           <t>MM</t>
         </is>
       </c>
       <c r="F12" t="n">
-        <v>539</v>
+        <v>761</v>
       </c>
       <c r="G12" t="n">
-        <v>67</v>
+        <v>80</v>
       </c>
       <c r="H12" t="n">
-        <v>2826</v>
+        <v>4850</v>
       </c>
       <c r="I12" t="n">
-        <v>1393</v>
+        <v>1341</v>
       </c>
       <c r="J12" t="n">
-        <v>72</v>
+        <v>146</v>
       </c>
       <c r="K12" t="n">
-        <v>6</v>
+        <v>7</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="n">
         <v>12</v>
       </c>
       <c r="B13" t="n">
-        <v>1577</v>
+        <v>1375</v>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>Plevnik Darko</t>
+          <t>Majcen Zoran</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>TDR</t>
+          <t>DPD</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>KV1</t>
+          <t>MM</t>
         </is>
       </c>
       <c r="F13" t="n">
-        <v>530</v>
+        <v>737</v>
       </c>
       <c r="G13" t="n">
-        <v>68</v>
+        <v>87</v>
       </c>
       <c r="H13" t="n">
-        <v>3929</v>
+        <v>4295</v>
       </c>
       <c r="I13" t="n">
-        <v>1367</v>
+        <v>1346</v>
       </c>
       <c r="J13" t="n">
-        <v>64</v>
+        <v>143</v>
       </c>
       <c r="K13" t="n">
-        <v>6</v>
+        <v>8</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="n">
         <v>13</v>
       </c>
       <c r="B14" t="n">
-        <v>1538</v>
+        <v>1591</v>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>Bojičić Milenko</t>
+          <t>Polenik Slavko</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>EMO</t>
+          <t>TSK</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>KV1</t>
+          <t>M</t>
         </is>
       </c>
       <c r="F14" t="n">
-        <v>527</v>
+        <v>721</v>
       </c>
       <c r="G14" t="n">
-        <v>68</v>
+        <v>88</v>
       </c>
       <c r="H14" t="n">
-        <v>2568</v>
+        <v>3319</v>
       </c>
       <c r="I14" t="n">
-        <v>1373</v>
+        <v>1285</v>
       </c>
       <c r="J14" t="n">
-        <v>64</v>
+        <v>139</v>
       </c>
       <c r="K14" t="n">
-        <v>6</v>
+        <v>8</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="n">
         <v>14</v>
       </c>
       <c r="B15" t="n">
-        <v>1190</v>
+        <v>1401</v>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>Bastašič Milan</t>
+          <t>Heberle Tomaž</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>TDR</t>
+          <t>TDK</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>MM</t>
+          <t>M</t>
         </is>
       </c>
       <c r="F15" t="n">
-        <v>516</v>
+        <v>720</v>
       </c>
       <c r="G15" t="n">
-        <v>67</v>
+        <v>53</v>
       </c>
       <c r="H15" t="n">
-        <v>1721</v>
+        <v>5547</v>
       </c>
       <c r="I15" t="n">
-        <v>1371</v>
+        <v>1447</v>
       </c>
       <c r="J15" t="n">
-        <v>70</v>
+        <v>192</v>
       </c>
       <c r="K15" t="n">
-        <v>6</v>
+        <v>4</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="n">
         <v>15</v>
       </c>
       <c r="B16" t="n">
         <v>382</v>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t>Pučko Rudolf</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
           <t>TRR</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
           <t>MM</t>
         </is>
       </c>
       <c r="F16" t="n">
-        <v>516</v>
+        <v>678</v>
       </c>
       <c r="G16" t="n">
-        <v>65</v>
+        <v>87</v>
       </c>
       <c r="H16" t="n">
-        <v>3553</v>
+        <v>2906</v>
       </c>
       <c r="I16" t="n">
-        <v>1330</v>
+        <v>1341</v>
       </c>
       <c r="J16" t="n">
-        <v>78</v>
+        <v>95</v>
       </c>
       <c r="K16" t="n">
-        <v>6</v>
+        <v>8</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="n">
         <v>16</v>
       </c>
       <c r="B17" t="n">
-        <v>1254</v>
+        <v>266</v>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>Hajnšek Tanja</t>
+          <t>Plazar Branko</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>TRR</t>
+          <t>VAL</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>KV1</t>
+          <t>M</t>
         </is>
       </c>
       <c r="F17" t="n">
-        <v>505</v>
+        <v>678</v>
       </c>
       <c r="G17" t="n">
-        <v>63</v>
+        <v>86</v>
       </c>
       <c r="H17" t="n">
-        <v>2294</v>
+        <v>2602</v>
       </c>
       <c r="I17" t="n">
-        <v>1324</v>
+        <v>1352</v>
       </c>
       <c r="J17" t="n">
-        <v>105</v>
+        <v>109</v>
       </c>
       <c r="K17" t="n">
-        <v>6</v>
+        <v>8</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="n">
         <v>17</v>
       </c>
       <c r="B18" t="n">
-        <v>1375</v>
+        <v>1190</v>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>Majcen Zoran</t>
+          <t>Bastašič Milan</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>DPD</t>
+          <t>TDR</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
           <t>MM</t>
         </is>
       </c>
       <c r="F18" t="n">
-        <v>501</v>
+        <v>639</v>
       </c>
       <c r="G18" t="n">
-        <v>65</v>
+        <v>87</v>
       </c>
       <c r="H18" t="n">
-        <v>3789</v>
+        <v>2936</v>
       </c>
       <c r="I18" t="n">
-        <v>1340</v>
+        <v>1330</v>
       </c>
       <c r="J18" t="n">
-        <v>93</v>
+        <v>72</v>
       </c>
       <c r="K18" t="n">
-        <v>6</v>
+        <v>8</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="n">
         <v>18</v>
       </c>
       <c r="B19" t="n">
-        <v>1104</v>
+        <v>1577</v>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>Karat Samo</t>
+          <t>Plevnik Darko</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>TSK</t>
+          <t>TDR</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>MM</t>
+          <t>KV1</t>
         </is>
       </c>
       <c r="F19" t="n">
-        <v>496</v>
+        <v>633</v>
       </c>
       <c r="G19" t="n">
-        <v>57</v>
+        <v>88</v>
       </c>
       <c r="H19" t="n">
-        <v>3610</v>
+        <v>2576</v>
       </c>
       <c r="I19" t="n">
-        <v>1243</v>
+        <v>1304</v>
       </c>
       <c r="J19" t="n">
-        <v>86</v>
+        <v>68</v>
       </c>
       <c r="K19" t="n">
-        <v>5</v>
+        <v>8</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="n">
         <v>19</v>
       </c>
       <c r="B20" t="n">
-        <v>1424</v>
+        <v>1127</v>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>Venta Emil</t>
+          <t>Vidmar Drago</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>DTŠ</t>
+          <t>TSK</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>KV1</t>
+          <t>MM</t>
         </is>
       </c>
       <c r="F20" t="n">
-        <v>483</v>
+        <v>622</v>
       </c>
       <c r="G20" t="n">
-        <v>63</v>
+        <v>68</v>
       </c>
       <c r="H20" t="n">
-        <v>4152</v>
+        <v>3677</v>
       </c>
       <c r="I20" t="n">
-        <v>1270</v>
+        <v>1395</v>
       </c>
       <c r="J20" t="n">
-        <v>65</v>
+        <v>95</v>
       </c>
       <c r="K20" t="n">
         <v>6</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="n">
         <v>20</v>
       </c>
       <c r="B21" t="n">
-        <v>572</v>
+        <v>1197</v>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>Peternelj Henrik</t>
+          <t>Toplak Mirko</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>TDK</t>
+          <t>VAL</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="F21" t="n">
-        <v>479</v>
+        <v>616</v>
       </c>
       <c r="G21" t="n">
-        <v>57</v>
+        <v>76</v>
       </c>
       <c r="H21" t="n">
-        <v>1820</v>
+        <v>4086</v>
       </c>
       <c r="I21" t="n">
-        <v>1387</v>
+        <v>1347</v>
       </c>
       <c r="J21" t="n">
-        <v>96</v>
+        <v>81</v>
       </c>
       <c r="K21" t="n">
-        <v>5</v>
+        <v>7</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="n">
         <v>21</v>
       </c>
       <c r="B22" t="n">
-        <v>1389</v>
+        <v>1538</v>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>Radolič Igor</t>
+          <t>Bojičić Milenko</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>DPD</t>
+          <t>EMO</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>KV1</t>
         </is>
       </c>
       <c r="F22" t="n">
-        <v>477</v>
+        <v>605</v>
       </c>
       <c r="G22" t="n">
-        <v>57</v>
+        <v>79</v>
       </c>
       <c r="H22" t="n">
-        <v>4003</v>
+        <v>2941</v>
       </c>
       <c r="I22" t="n">
-        <v>1340</v>
+        <v>1372</v>
       </c>
       <c r="J22" t="n">
-        <v>79</v>
+        <v>73</v>
       </c>
       <c r="K22" t="n">
-        <v>5</v>
+        <v>7</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="n">
         <v>22</v>
       </c>
       <c r="B23" t="n">
-        <v>1401</v>
+        <v>1424</v>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>Heberle Tomaž</t>
+          <t>Venta Emil</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>TDK</t>
+          <t>DTŠ</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>KV1</t>
         </is>
       </c>
       <c r="F23" t="n">
-        <v>470</v>
+        <v>579</v>
       </c>
       <c r="G23" t="n">
-        <v>38</v>
+        <v>82</v>
       </c>
       <c r="H23" t="n">
-        <v>3147</v>
+        <v>3693</v>
       </c>
       <c r="I23" t="n">
-        <v>1386</v>
+        <v>1286</v>
       </c>
       <c r="J23" t="n">
-        <v>92</v>
+        <v>65</v>
       </c>
       <c r="K23" t="n">
-        <v>3</v>
+        <v>8</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="n">
         <v>23</v>
       </c>
       <c r="B24" t="n">
-        <v>297</v>
+        <v>1470</v>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>Ognjanović Dragan</t>
+          <t>Petelin Tomislav</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>TSK</t>
+          <t>EMO</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
           <t>KV1</t>
         </is>
       </c>
       <c r="F24" t="n">
-        <v>444</v>
+        <v>576</v>
       </c>
       <c r="G24" t="n">
-        <v>65</v>
+        <v>74</v>
       </c>
       <c r="H24" t="n">
-        <v>1533</v>
+        <v>1051</v>
       </c>
       <c r="I24" t="n">
-        <v>1283</v>
+        <v>1257</v>
       </c>
       <c r="J24" t="n">
-        <v>57</v>
+        <v>75</v>
       </c>
       <c r="K24" t="n">
-        <v>6</v>
+        <v>7</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="n">
         <v>24</v>
       </c>
       <c r="B25" t="n">
-        <v>1197</v>
+        <v>1640</v>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>Toplak Mirko</t>
+          <t>Loboda Borut</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>VAL</t>
+          <t>TDP</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>BN</t>
         </is>
       </c>
       <c r="F25" t="n">
-        <v>441</v>
+        <v>566</v>
       </c>
       <c r="G25" t="n">
-        <v>55</v>
+        <v>68</v>
       </c>
       <c r="H25" t="n">
-        <v>3243</v>
+        <v>2434</v>
       </c>
       <c r="I25" t="n">
-        <v>1364</v>
+        <v>1255</v>
       </c>
       <c r="J25" t="n">
-        <v>61</v>
+        <v>117</v>
       </c>
       <c r="K25" t="n">
-        <v>5</v>
+        <v>6</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="n">
         <v>25</v>
       </c>
       <c r="B26" t="n">
-        <v>266</v>
+        <v>1254</v>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>Plazar Branko</t>
+          <t>Hajnšek Tanja</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>VAL</t>
+          <t>TRR</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>KV1</t>
         </is>
       </c>
       <c r="F26" t="n">
-        <v>438</v>
+        <v>563</v>
       </c>
       <c r="G26" t="n">
-        <v>63</v>
+        <v>79</v>
       </c>
       <c r="H26" t="n">
-        <v>477</v>
+        <v>463</v>
       </c>
       <c r="I26" t="n">
-        <v>1317</v>
+        <v>1218</v>
       </c>
       <c r="J26" t="n">
-        <v>65</v>
+        <v>105</v>
       </c>
       <c r="K26" t="n">
-        <v>6</v>
+        <v>8</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="n">
         <v>26</v>
       </c>
       <c r="B27" t="n">
-        <v>1127</v>
+        <v>1395</v>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>Vidmar Drago</t>
+          <t>Vrecl Gajšek Gizela</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>TSK</t>
+          <t>PAH</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>MM</t>
+          <t>KV2</t>
         </is>
       </c>
       <c r="F27" t="n">
-        <v>432</v>
+        <v>541</v>
       </c>
       <c r="G27" t="n">
-        <v>55</v>
+        <v>82</v>
       </c>
       <c r="H27" t="n">
-        <v>2339</v>
+        <v>1120</v>
       </c>
       <c r="I27" t="n">
-        <v>1374</v>
+        <v>1212</v>
       </c>
       <c r="J27" t="n">
-        <v>55</v>
+        <v>65</v>
       </c>
       <c r="K27" t="n">
-        <v>5</v>
+        <v>8</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="n">
         <v>27</v>
       </c>
       <c r="B28" t="n">
-        <v>1470</v>
+        <v>1378</v>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>Petelin Tomislav</t>
+          <t>Praprotnik Srečko</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>EMO</t>
+          <t>TRR</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
           <t>KV1</t>
         </is>
       </c>
       <c r="F28" t="n">
-        <v>427</v>
+        <v>539</v>
       </c>
       <c r="G28" t="n">
-        <v>55</v>
+        <v>82</v>
       </c>
       <c r="H28" t="n">
-        <v>1182</v>
+        <v>1577</v>
       </c>
       <c r="I28" t="n">
-        <v>1337</v>
+        <v>1279</v>
       </c>
       <c r="J28" t="n">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="K28" t="n">
-        <v>5</v>
+        <v>8</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="n">
         <v>28</v>
       </c>
       <c r="B29" t="n">
-        <v>1626</v>
+        <v>1389</v>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>Cerar Janko</t>
+          <t>Radolič Igor</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>EMO</t>
+          <t>DPD</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>KV2</t>
+          <t>M</t>
         </is>
       </c>
       <c r="F29" t="n">
-        <v>410</v>
+        <v>535</v>
       </c>
       <c r="G29" t="n">
-        <v>60</v>
+        <v>72</v>
       </c>
       <c r="H29" t="n">
-        <v>2383</v>
+        <v>2353</v>
       </c>
       <c r="I29" t="n">
-        <v>1283</v>
+        <v>1278</v>
       </c>
       <c r="J29" t="n">
-        <v>66</v>
+        <v>79</v>
       </c>
       <c r="K29" t="n">
-        <v>6</v>
+        <v>7</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="n">
         <v>29</v>
       </c>
       <c r="B30" t="n">
-        <v>504</v>
+        <v>1529</v>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>Kodba Stanko</t>
+          <t>Breceljnik Borut</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>TMB</t>
+          <t>TDL</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>MM</t>
+          <t>KV1</t>
         </is>
       </c>
       <c r="F30" t="n">
-        <v>401</v>
+        <v>510</v>
       </c>
       <c r="G30" t="n">
-        <v>45</v>
+        <v>78</v>
       </c>
       <c r="H30" t="n">
-        <v>2344</v>
+        <v>321</v>
       </c>
       <c r="I30" t="n">
-        <v>1349</v>
+        <v>1285</v>
       </c>
       <c r="J30" t="n">
-        <v>92</v>
+        <v>74</v>
       </c>
       <c r="K30" t="n">
-        <v>4</v>
+        <v>8</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="n">
         <v>30</v>
       </c>
       <c r="B31" t="n">
-        <v>1395</v>
+        <v>1361</v>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>Vrecl Gajšek Gizela</t>
+          <t>Gorenc Lado</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>PAH</t>
+          <t>EMO</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>KV2</t>
+          <t>KV1</t>
         </is>
       </c>
       <c r="F31" t="n">
-        <v>395</v>
+        <v>506</v>
       </c>
       <c r="G31" t="n">
-        <v>62</v>
+        <v>75</v>
       </c>
       <c r="H31" t="n">
-        <v>118</v>
+        <v>4001</v>
       </c>
       <c r="I31" t="n">
-        <v>1290</v>
+        <v>1332</v>
       </c>
       <c r="J31" t="n">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="K31" t="n">
-        <v>6</v>
+        <v>7</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="n">
         <v>31</v>
       </c>
       <c r="B32" t="n">
-        <v>1320</v>
+        <v>297</v>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>Skitek Zdenko</t>
+          <t>Ognjanović Dragan</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
           <t>TSK</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
           <t>KV1</t>
         </is>
       </c>
       <c r="F32" t="n">
-        <v>375</v>
+        <v>494</v>
       </c>
       <c r="G32" t="n">
-        <v>58</v>
+        <v>75</v>
       </c>
       <c r="H32" t="n">
-        <v>-258</v>
+        <v>1166</v>
       </c>
       <c r="I32" t="n">
-        <v>1224</v>
+        <v>1257</v>
       </c>
       <c r="J32" t="n">
-        <v>83</v>
+        <v>57</v>
       </c>
       <c r="K32" t="n">
-        <v>6</v>
+        <v>7</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="n">
         <v>32</v>
       </c>
       <c r="B33" t="n">
         <v>1248</v>
       </c>
       <c r="C33" t="inlineStr">
         <is>
           <t>Banko Dušan</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
           <t>TRR</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
           <t>KV1</t>
         </is>
       </c>
       <c r="F33" t="n">
-        <v>368</v>
+        <v>479</v>
       </c>
       <c r="G33" t="n">
-        <v>53</v>
+        <v>71</v>
       </c>
       <c r="H33" t="n">
-        <v>3981</v>
+        <v>3547</v>
       </c>
       <c r="I33" t="n">
-        <v>1335</v>
+        <v>1252</v>
       </c>
       <c r="J33" t="n">
-        <v>46</v>
+        <v>58</v>
       </c>
       <c r="K33" t="n">
-        <v>5</v>
+        <v>7</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="n">
         <v>33</v>
       </c>
       <c r="B34" t="n">
-        <v>306</v>
+        <v>572</v>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>Bizjak Franc</t>
+          <t>Peternelj Henrik</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
           <t>TDK</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="F34" t="n">
-        <v>368</v>
+        <v>479</v>
       </c>
       <c r="G34" t="n">
-        <v>44</v>
+        <v>57</v>
       </c>
       <c r="H34" t="n">
-        <v>2201</v>
+        <v>1820</v>
       </c>
       <c r="I34" t="n">
-        <v>1293</v>
+        <v>1387</v>
       </c>
       <c r="J34" t="n">
-        <v>53</v>
+        <v>96</v>
       </c>
       <c r="K34" t="n">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="n">
         <v>34</v>
       </c>
       <c r="B35" t="n">
-        <v>1261</v>
+        <v>508</v>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>Golob Drago</t>
+          <t>Kodrič Jože</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>TSK</t>
+          <t>TMB</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="F35" t="n">
-        <v>364</v>
+        <v>472</v>
       </c>
       <c r="G35" t="n">
-        <v>53</v>
+        <v>45</v>
       </c>
       <c r="H35" t="n">
-        <v>2498</v>
+        <v>3725</v>
       </c>
       <c r="I35" t="n">
-        <v>1249</v>
+        <v>1288</v>
       </c>
       <c r="J35" t="n">
-        <v>47</v>
+        <v>100</v>
       </c>
       <c r="K35" t="n">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="n">
         <v>35</v>
       </c>
       <c r="B36" t="n">
-        <v>1486</v>
+        <v>1320</v>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>Kuternik Marjan</t>
+          <t>Skitek Zdenko</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>TRR</t>
+          <t>TSK</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>KV2</t>
+          <t>KV1</t>
         </is>
       </c>
       <c r="F36" t="n">
-        <v>359</v>
+        <v>471</v>
       </c>
       <c r="G36" t="n">
-        <v>64</v>
+        <v>77</v>
       </c>
       <c r="H36" t="n">
-        <v>914</v>
+        <v>-787</v>
       </c>
       <c r="I36" t="n">
-        <v>1323</v>
+        <v>1215</v>
       </c>
       <c r="J36" t="n">
-        <v>22</v>
+        <v>84</v>
       </c>
       <c r="K36" t="n">
-        <v>6</v>
+        <v>8</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="n">
         <v>36</v>
       </c>
       <c r="B37" t="n">
-        <v>1133</v>
+        <v>1349</v>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>Merkuš Anton</t>
+          <t>Jerič Bojana - VAL</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>PAH</t>
+          <t>VAL</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>KV1</t>
+          <t>M</t>
         </is>
       </c>
       <c r="F37" t="n">
-        <v>351</v>
+        <v>470</v>
       </c>
       <c r="G37" t="n">
-        <v>52</v>
+        <v>75</v>
       </c>
       <c r="H37" t="n">
-        <v>882</v>
+        <v>17</v>
       </c>
       <c r="I37" t="n">
-        <v>1214</v>
+        <v>1312</v>
       </c>
       <c r="J37" t="n">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="K37" t="n">
-        <v>5</v>
+        <v>7</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="n">
         <v>37</v>
       </c>
       <c r="B38" t="n">
-        <v>1343</v>
+        <v>306</v>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>Plestenjak Franci</t>
+          <t>Bizjak Franc</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>EMO</t>
+          <t>TDK</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>KV1</t>
+          <t>M</t>
         </is>
       </c>
       <c r="F38" t="n">
-        <v>340</v>
+        <v>443</v>
       </c>
       <c r="G38" t="n">
-        <v>35</v>
+        <v>60</v>
       </c>
       <c r="H38" t="n">
-        <v>3620</v>
+        <v>196</v>
       </c>
       <c r="I38" t="n">
-        <v>1366</v>
+        <v>1231</v>
       </c>
       <c r="J38" t="n">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="K38" t="n">
-        <v>3</v>
+        <v>6</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="n">
         <v>38</v>
       </c>
       <c r="B39" t="n">
-        <v>1262</v>
+        <v>1392</v>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>Pišek Igor</t>
+          <t>Vrečar Željko</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>TDL</t>
+          <t>TRR</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>KV1</t>
         </is>
       </c>
       <c r="F39" t="n">
-        <v>338</v>
+        <v>435</v>
       </c>
       <c r="G39" t="n">
-        <v>49</v>
+        <v>73</v>
       </c>
       <c r="H39" t="n">
-        <v>1992</v>
+        <v>965</v>
       </c>
       <c r="I39" t="n">
-        <v>1223</v>
+        <v>1265</v>
       </c>
       <c r="J39" t="n">
-        <v>65</v>
+        <v>32</v>
       </c>
       <c r="K39" t="n">
-        <v>5</v>
+        <v>7</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="n">
         <v>39</v>
       </c>
       <c r="B40" t="n">
-        <v>1349</v>
+        <v>447</v>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>Jerič Bojana - VAL</t>
+          <t>Hočevar Jože</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>VAL</t>
+          <t>TDL</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="F40" t="n">
-        <v>328</v>
+        <v>426</v>
       </c>
       <c r="G40" t="n">
-        <v>53</v>
+        <v>79</v>
       </c>
       <c r="H40" t="n">
-        <v>-205</v>
+        <v>-1549</v>
       </c>
       <c r="I40" t="n">
-        <v>1292</v>
+        <v>1285</v>
       </c>
       <c r="J40" t="n">
-        <v>37</v>
+        <v>44</v>
       </c>
       <c r="K40" t="n">
-        <v>5</v>
+        <v>8</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="n">
         <v>40</v>
       </c>
       <c r="B41" t="n">
-        <v>1378</v>
+        <v>1343</v>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>Praprotnik Srečko</t>
+          <t>Plestenjak Franci</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>TRR</t>
+          <t>EMO</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
           <t>KV1</t>
         </is>
       </c>
       <c r="F41" t="n">
-        <v>327</v>
+        <v>425</v>
       </c>
       <c r="G41" t="n">
-        <v>62</v>
+        <v>46</v>
       </c>
       <c r="H41" t="n">
-        <v>1254</v>
+        <v>4042</v>
       </c>
       <c r="I41" t="n">
-        <v>1300</v>
+        <v>1360</v>
       </c>
       <c r="J41" t="n">
-        <v>14</v>
+        <v>66</v>
       </c>
       <c r="K41" t="n">
-        <v>6</v>
+        <v>4</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="n">
         <v>41</v>
       </c>
       <c r="B42" t="n">
-        <v>1529</v>
+        <v>1133</v>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>Breceljnik Borut</t>
+          <t>Merkuš Anton</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>TDL</t>
+          <t>PAH</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
           <t>KV1</t>
         </is>
       </c>
       <c r="F42" t="n">
-        <v>322</v>
+        <v>423</v>
       </c>
       <c r="G42" t="n">
-        <v>57</v>
+        <v>63</v>
       </c>
       <c r="H42" t="n">
-        <v>-98</v>
+        <v>1075</v>
       </c>
       <c r="I42" t="n">
-        <v>1265</v>
+        <v>1237</v>
       </c>
       <c r="J42" t="n">
-        <v>42</v>
+        <v>51</v>
       </c>
       <c r="K42" t="n">
         <v>6</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="n">
         <v>42</v>
       </c>
       <c r="B43" t="n">
-        <v>50</v>
+        <v>1486</v>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>Gradišnik Dušan</t>
+          <t>Kuternik Marjan</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>VAL</t>
+          <t>TRR</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>KV2</t>
         </is>
       </c>
       <c r="F43" t="n">
-        <v>308</v>
+        <v>418</v>
       </c>
       <c r="G43" t="n">
-        <v>60</v>
+        <v>81</v>
       </c>
       <c r="H43" t="n">
-        <v>-2380</v>
+        <v>-1888</v>
       </c>
       <c r="I43" t="n">
-        <v>1287</v>
+        <v>1238</v>
       </c>
       <c r="J43" t="n">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="K43" t="n">
-        <v>6</v>
+        <v>8</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="n">
         <v>43</v>
       </c>
       <c r="B44" t="n">
-        <v>1361</v>
+        <v>1269</v>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>Gorenc Lado</t>
+          <t>Korez Milan</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>EMO</t>
+          <t>TMB</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
           <t>KV1</t>
         </is>
       </c>
       <c r="F44" t="n">
-        <v>306</v>
+        <v>413</v>
       </c>
       <c r="G44" t="n">
-        <v>52</v>
+        <v>69</v>
       </c>
       <c r="H44" t="n">
-        <v>2593</v>
+        <v>-834</v>
       </c>
       <c r="I44" t="n">
-        <v>1306</v>
+        <v>1298</v>
       </c>
       <c r="J44" t="n">
-        <v>23</v>
+        <v>51</v>
       </c>
       <c r="K44" t="n">
-        <v>5</v>
+        <v>7</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="n">
         <v>44</v>
       </c>
       <c r="B45" t="n">
-        <v>158</v>
+        <v>1404</v>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>Ajdišek Milan</t>
+          <t>Salobir Norbert</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>TDL</t>
+          <t>TRR</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>KV1</t>
         </is>
       </c>
       <c r="F45" t="n">
-        <v>294</v>
+        <v>402</v>
       </c>
       <c r="G45" t="n">
-        <v>35</v>
+        <v>79</v>
       </c>
       <c r="H45" t="n">
-        <v>2228</v>
+        <v>915</v>
       </c>
       <c r="I45" t="n">
-        <v>1196</v>
+        <v>1243</v>
       </c>
       <c r="J45" t="n">
-        <v>44</v>
+        <v>29</v>
       </c>
       <c r="K45" t="n">
-        <v>3</v>
+        <v>8</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="n">
         <v>45</v>
       </c>
       <c r="B46" t="n">
-        <v>1430</v>
+        <v>504</v>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>Nikolič Miloš</t>
+          <t>Kodba Stanko</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>TDK</t>
+          <t>TMB</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>KV1</t>
+          <t>MM</t>
         </is>
       </c>
       <c r="F46" t="n">
-        <v>287</v>
+        <v>401</v>
       </c>
       <c r="G46" t="n">
         <v>45</v>
       </c>
       <c r="H46" t="n">
-        <v>1010</v>
+        <v>2344</v>
       </c>
       <c r="I46" t="n">
-        <v>1337</v>
+        <v>1334</v>
       </c>
       <c r="J46" t="n">
-        <v>20</v>
+        <v>92</v>
       </c>
       <c r="K46" t="n">
         <v>4</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="n">
         <v>46</v>
       </c>
       <c r="B47" t="n">
-        <v>1404</v>
+        <v>1644</v>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>Salobir Norbert</t>
+          <t>Velec Jože</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>TRR</t>
+          <t>PAH</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>KV1</t>
+          <t>BN</t>
         </is>
       </c>
       <c r="F47" t="n">
-        <v>281</v>
+        <v>399</v>
       </c>
       <c r="G47" t="n">
-        <v>58</v>
+        <v>72</v>
       </c>
       <c r="H47" t="n">
-        <v>880</v>
+        <v>205</v>
       </c>
       <c r="I47" t="n">
-        <v>1202</v>
+        <v>1304</v>
       </c>
       <c r="J47" t="n">
-        <v>25</v>
+        <v>31</v>
       </c>
       <c r="K47" t="n">
-        <v>6</v>
+        <v>7</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="n">
         <v>47</v>
       </c>
       <c r="B48" t="n">
-        <v>1494</v>
+        <v>1578</v>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>Mohorič Peter</t>
+          <t>Kavčič Vasja</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>TDK</t>
+          <t>EMO</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>KV3</t>
+          <t>M</t>
         </is>
       </c>
       <c r="F48" t="n">
-        <v>281</v>
+        <v>398</v>
       </c>
       <c r="G48" t="n">
-        <v>58</v>
+        <v>66</v>
       </c>
       <c r="H48" t="n">
-        <v>-4726</v>
+        <v>-652</v>
       </c>
       <c r="I48" t="n">
-        <v>1274</v>
+        <v>1354</v>
       </c>
       <c r="J48" t="n">
-        <v>38</v>
+        <v>31</v>
       </c>
       <c r="K48" t="n">
         <v>6</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="n">
         <v>48</v>
       </c>
       <c r="B49" t="n">
-        <v>1392</v>
+        <v>1402</v>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>Vrečar Željko</t>
+          <t>Plazar Nada</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>TRR</t>
+          <t>VAL</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>KV1</t>
+          <t>KV2</t>
         </is>
       </c>
       <c r="F49" t="n">
-        <v>278</v>
+        <v>391</v>
       </c>
       <c r="G49" t="n">
-        <v>52</v>
+        <v>75</v>
       </c>
       <c r="H49" t="n">
-        <v>-129</v>
+        <v>-1734</v>
       </c>
       <c r="I49" t="n">
-        <v>1295</v>
+        <v>1287</v>
       </c>
       <c r="J49" t="n">
-        <v>17</v>
+        <v>38</v>
       </c>
       <c r="K49" t="n">
-        <v>5</v>
+        <v>8</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="n">
         <v>49</v>
       </c>
       <c r="B50" t="n">
-        <v>1578</v>
+        <v>1210</v>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>Kavčič Vasja</t>
+          <t>Trauner Robert</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>EMO</t>
+          <t>TSK</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="F50" t="n">
-        <v>273</v>
+        <v>381</v>
       </c>
       <c r="G50" t="n">
-        <v>54</v>
+        <v>70</v>
       </c>
       <c r="H50" t="n">
-        <v>-1609</v>
+        <v>2545</v>
       </c>
       <c r="I50" t="n">
-        <v>1340</v>
+        <v>1215</v>
       </c>
       <c r="J50" t="n">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="K50" t="n">
-        <v>5</v>
+        <v>7</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="n">
         <v>50</v>
       </c>
       <c r="B51" t="n">
-        <v>508</v>
+        <v>1379</v>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>Kodrič Jože</t>
+          <t>Kovač Janez</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>TMB</t>
+          <t>TDL</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>KV1</t>
         </is>
       </c>
       <c r="F51" t="n">
-        <v>272</v>
+        <v>374</v>
       </c>
       <c r="G51" t="n">
-        <v>32</v>
+        <v>78</v>
       </c>
       <c r="H51" t="n">
-        <v>2288</v>
+        <v>217</v>
       </c>
       <c r="I51" t="n">
-        <v>1235</v>
+        <v>1246</v>
       </c>
       <c r="J51" t="n">
-        <v>50</v>
+        <v>21</v>
       </c>
       <c r="K51" t="n">
-        <v>3</v>
+        <v>8</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="n">
         <v>51</v>
       </c>
       <c r="B52" t="n">
-        <v>485</v>
+        <v>50</v>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>Grivec Milan</t>
+          <t>Gradišnik Dušan</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>ORM</t>
+          <t>VAL</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>KV1</t>
+          <t>M</t>
         </is>
       </c>
       <c r="F52" t="n">
-        <v>266</v>
+        <v>374</v>
       </c>
       <c r="G52" t="n">
-        <v>41</v>
+        <v>71</v>
       </c>
       <c r="H52" t="n">
-        <v>-923</v>
+        <v>-2345</v>
       </c>
       <c r="I52" t="n">
-        <v>1247</v>
+        <v>1311</v>
       </c>
       <c r="J52" t="n">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="K52" t="n">
-        <v>4</v>
+        <v>7</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="n">
         <v>52</v>
       </c>
       <c r="B53" t="n">
-        <v>461</v>
+        <v>1262</v>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>Ivanuša Jani</t>
+          <t>Pišek Igor</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>ORM</t>
+          <t>TDL</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="F53" t="n">
-        <v>265</v>
+        <v>369</v>
       </c>
       <c r="G53" t="n">
-        <v>51</v>
+        <v>57</v>
       </c>
       <c r="H53" t="n">
-        <v>-211</v>
+        <v>1184</v>
       </c>
       <c r="I53" t="n">
-        <v>1267</v>
+        <v>1192</v>
       </c>
       <c r="J53" t="n">
-        <v>16</v>
+        <v>65</v>
       </c>
       <c r="K53" t="n">
-        <v>5</v>
+        <v>6</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="n">
         <v>53</v>
       </c>
       <c r="B54" t="n">
-        <v>18</v>
+        <v>1261</v>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>Smodej Jože</t>
+          <t>Golob Drago</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>VAL</t>
+          <t>TSK</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="F54" t="n">
-        <v>261</v>
+        <v>364</v>
       </c>
       <c r="G54" t="n">
-        <v>57</v>
+        <v>53</v>
       </c>
       <c r="H54" t="n">
-        <v>-2056</v>
+        <v>2498</v>
       </c>
       <c r="I54" t="n">
-        <v>1219</v>
+        <v>1249</v>
       </c>
       <c r="J54" t="n">
-        <v>20</v>
+        <v>47</v>
       </c>
       <c r="K54" t="n">
-        <v>6</v>
+        <v>5</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="n">
         <v>54</v>
       </c>
       <c r="B55" t="n">
-        <v>669</v>
+        <v>18</v>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>Anderle Andrej</t>
+          <t>Smodej Jože</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>TDK</t>
+          <t>VAL</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="F55" t="n">
-        <v>258</v>
+        <v>359</v>
       </c>
       <c r="G55" t="n">
-        <v>58</v>
+        <v>76</v>
       </c>
       <c r="H55" t="n">
-        <v>-564</v>
+        <v>-3504</v>
       </c>
       <c r="I55" t="n">
-        <v>1280</v>
+        <v>1219</v>
       </c>
       <c r="J55" t="n">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="K55" t="n">
-        <v>6</v>
+        <v>8</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="n">
         <v>55</v>
       </c>
       <c r="B56" t="n">
-        <v>1644</v>
+        <v>129</v>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>Velec Jože</t>
+          <t>Einspiler Vili</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>PAH</t>
+          <t>VAL</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>BN</t>
+          <t>KV3</t>
         </is>
       </c>
       <c r="F56" t="n">
-        <v>256</v>
+        <v>343</v>
       </c>
       <c r="G56" t="n">
-        <v>51</v>
+        <v>43</v>
       </c>
       <c r="H56" t="n">
-        <v>-300</v>
+        <v>3252</v>
       </c>
       <c r="I56" t="n">
-        <v>1238</v>
+        <v>1231</v>
       </c>
       <c r="J56" t="n">
-        <v>19</v>
+        <v>42</v>
       </c>
       <c r="K56" t="n">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="n">
         <v>56</v>
       </c>
       <c r="B57" t="n">
-        <v>1198</v>
+        <v>1339</v>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>Drev Iztok</t>
+          <t>Tušek Lidija</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>VAL</t>
+          <t>TDP</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>KV1</t>
         </is>
       </c>
       <c r="F57" t="n">
-        <v>250</v>
+        <v>316</v>
       </c>
       <c r="G57" t="n">
-        <v>41</v>
+        <v>73</v>
       </c>
       <c r="H57" t="n">
-        <v>1178</v>
+        <v>-581</v>
       </c>
       <c r="I57" t="n">
-        <v>1307</v>
+        <v>1170</v>
       </c>
       <c r="J57" t="n">
-        <v>32</v>
+        <v>10</v>
       </c>
       <c r="K57" t="n">
-        <v>4</v>
+        <v>8</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="n">
         <v>57</v>
       </c>
       <c r="B58" t="n">
-        <v>129</v>
+        <v>783</v>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>Einspiler Vili</t>
+          <t>Plavčak Leopold</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>VAL</t>
+          <t>TRR</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>KV3</t>
+          <t>KV1</t>
         </is>
       </c>
       <c r="F58" t="n">
-        <v>248</v>
+        <v>311</v>
       </c>
       <c r="G58" t="n">
-        <v>32</v>
+        <v>76</v>
       </c>
       <c r="H58" t="n">
-        <v>2169</v>
+        <v>-2573</v>
       </c>
       <c r="I58" t="n">
-        <v>1196</v>
+        <v>1265</v>
       </c>
       <c r="J58" t="n">
-        <v>29</v>
+        <v>1</v>
       </c>
       <c r="K58" t="n">
-        <v>3</v>
+        <v>8</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="n">
         <v>58</v>
       </c>
       <c r="B59" t="n">
-        <v>872</v>
+        <v>158</v>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>Čosič Ante</t>
+          <t>Ajdišek Milan</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>TDK</t>
+          <t>TDL</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>KV1</t>
+          <t>M</t>
         </is>
       </c>
       <c r="F59" t="n">
-        <v>247</v>
+        <v>294</v>
       </c>
       <c r="G59" t="n">
-        <v>41</v>
+        <v>35</v>
       </c>
       <c r="H59" t="n">
-        <v>1596</v>
+        <v>2228</v>
       </c>
       <c r="I59" t="n">
-        <v>1290</v>
+        <v>1196</v>
       </c>
       <c r="J59" t="n">
-        <v>20</v>
+        <v>44</v>
       </c>
       <c r="K59" t="n">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="n">
         <v>59</v>
       </c>
       <c r="B60" t="n">
-        <v>1339</v>
+        <v>1238</v>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>Tušek Lidija</t>
+          <t>Kraševec Matej</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>TDP</t>
+          <t>DTŠ</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
           <t>KV1</t>
         </is>
       </c>
       <c r="F60" t="n">
-        <v>237</v>
+        <v>290</v>
       </c>
       <c r="G60" t="n">
-        <v>55</v>
+        <v>67</v>
       </c>
       <c r="H60" t="n">
-        <v>1075</v>
+        <v>-3032</v>
       </c>
       <c r="I60" t="n">
-        <v>1172</v>
+        <v>1240</v>
       </c>
       <c r="J60" t="n">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="K60" t="n">
-        <v>6</v>
+        <v>7</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="n">
         <v>60</v>
       </c>
       <c r="B61" t="n">
-        <v>1609</v>
+        <v>1430</v>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>Kobilica Igor</t>
+          <t>Nikolič Miloš</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>DTŠ</t>
+          <t>TDK</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>BN</t>
+          <t>KV1</t>
         </is>
       </c>
       <c r="F61" t="n">
-        <v>237</v>
+        <v>287</v>
       </c>
       <c r="G61" t="n">
-        <v>23</v>
+        <v>45</v>
       </c>
       <c r="H61" t="n">
-        <v>694</v>
+        <v>1010</v>
       </c>
       <c r="I61" t="n">
-        <v>1112</v>
+        <v>1337</v>
       </c>
       <c r="J61" t="n">
-        <v>50</v>
+        <v>20</v>
       </c>
       <c r="K61" t="n">
-        <v>2</v>
+        <v>4</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="n">
         <v>61</v>
       </c>
       <c r="B62" t="n">
-        <v>1141</v>
+        <v>1336</v>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>Štante Sašo</t>
+          <t>Lipnik Jožef st.</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>TSK</t>
+          <t>TRR</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>KV2</t>
         </is>
       </c>
       <c r="F62" t="n">
-        <v>234</v>
+        <v>285</v>
       </c>
       <c r="G62" t="n">
-        <v>32</v>
+        <v>71</v>
       </c>
       <c r="H62" t="n">
-        <v>1109</v>
+        <v>-4486</v>
       </c>
       <c r="I62" t="n">
-        <v>1145</v>
+        <v>1139</v>
       </c>
       <c r="J62" t="n">
-        <v>34</v>
+        <v>2</v>
       </c>
       <c r="K62" t="n">
-        <v>3</v>
+        <v>8</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="n">
         <v>62</v>
       </c>
       <c r="B63" t="n">
-        <v>1336</v>
+        <v>1494</v>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>Lipnik Jožef st.</t>
+          <t>Mohorič Peter</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>TRR</t>
+          <t>TDK</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>KV2</t>
+          <t>KV3</t>
         </is>
       </c>
       <c r="F63" t="n">
-        <v>227</v>
+        <v>281</v>
       </c>
       <c r="G63" t="n">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="H63" t="n">
-        <v>-2165</v>
+        <v>-4726</v>
       </c>
       <c r="I63" t="n">
-        <v>1166</v>
+        <v>1274</v>
       </c>
       <c r="J63" t="n">
-        <v>2</v>
+        <v>38</v>
       </c>
       <c r="K63" t="n">
         <v>6</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="n">
         <v>63</v>
       </c>
       <c r="B64" t="n">
-        <v>1210</v>
+        <v>902</v>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>Trauner Robert</t>
+          <t>Hasemali Fredi</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>TSK</t>
+          <t>TDP</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>MM</t>
         </is>
       </c>
       <c r="F64" t="n">
-        <v>224</v>
+        <v>275</v>
       </c>
       <c r="G64" t="n">
-        <v>49</v>
+        <v>44</v>
       </c>
       <c r="H64" t="n">
-        <v>882</v>
+        <v>974</v>
       </c>
       <c r="I64" t="n">
-        <v>1166</v>
+        <v>1365</v>
       </c>
       <c r="J64" t="n">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="K64" t="n">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="n">
         <v>64</v>
       </c>
       <c r="B65" t="n">
-        <v>902</v>
+        <v>1642</v>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>Hasemali Fredi</t>
+          <t>Košir Janez</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>TDP</t>
+          <t>TDL</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>MM</t>
+          <t>BN</t>
         </is>
       </c>
       <c r="F65" t="n">
-        <v>217</v>
+        <v>274</v>
       </c>
       <c r="G65" t="n">
-        <v>34</v>
+        <v>67</v>
       </c>
       <c r="H65" t="n">
-        <v>720</v>
+        <v>-3710</v>
       </c>
       <c r="I65" t="n">
-        <v>1380</v>
+        <v>1158</v>
       </c>
       <c r="J65" t="n">
-        <v>14</v>
+        <v>6</v>
       </c>
       <c r="K65" t="n">
-        <v>3</v>
+        <v>7</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="n">
         <v>65</v>
       </c>
       <c r="B66" t="n">
-        <v>783</v>
+        <v>1573</v>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>Plavčak Leopold</t>
+          <t>Visočnik Mitja</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>TRR</t>
+          <t>TMB</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>KV1</t>
+          <t>KV2</t>
         </is>
       </c>
       <c r="F66" t="n">
-        <v>206</v>
+        <v>273</v>
       </c>
       <c r="G66" t="n">
-        <v>56</v>
+        <v>50</v>
       </c>
       <c r="H66" t="n">
-        <v>-2132</v>
+        <v>463</v>
       </c>
       <c r="I66" t="n">
-        <v>1243</v>
+        <v>1233</v>
       </c>
       <c r="J66" t="n">
-        <v>0</v>
+        <v>17</v>
       </c>
       <c r="K66" t="n">
-        <v>6</v>
+        <v>5</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="n">
         <v>66</v>
       </c>
       <c r="B67" t="n">
-        <v>1379</v>
+        <v>1405</v>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>Kovač Janez</t>
+          <t>Ivekovič Slavko</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>TDL</t>
+          <t>TRR</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
           <t>KV1</t>
         </is>
       </c>
       <c r="F67" t="n">
-        <v>203</v>
+        <v>269</v>
       </c>
       <c r="G67" t="n">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="H67" t="n">
-        <v>-837</v>
+        <v>-1394</v>
       </c>
       <c r="I67" t="n">
-        <v>1222</v>
+        <v>1254</v>
       </c>
       <c r="J67" t="n">
         <v>0</v>
       </c>
       <c r="K67" t="n">
         <v>6</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="n">
         <v>67</v>
       </c>
       <c r="B68" t="n">
-        <v>1642</v>
+        <v>308</v>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>Košir Janez</t>
+          <t>Vidovič Franc</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>TDL</t>
+          <t>VAL</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>BN</t>
+          <t>KV2</t>
         </is>
       </c>
       <c r="F68" t="n">
-        <v>200</v>
+        <v>266</v>
       </c>
       <c r="G68" t="n">
-        <v>49</v>
+        <v>57</v>
       </c>
       <c r="H68" t="n">
-        <v>-1859</v>
+        <v>-987</v>
       </c>
       <c r="I68" t="n">
-        <v>1144</v>
+        <v>1272</v>
       </c>
       <c r="J68" t="n">
+        <v>16</v>
+      </c>
+      <c r="K68" t="n">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>5</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="n">
         <v>68</v>
       </c>
       <c r="B69" t="n">
-        <v>734</v>
+        <v>485</v>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>Hribar Ignac</t>
+          <t>Grivec Milan</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>ŠDP</t>
+          <t>ORM</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
           <t>KV1</t>
         </is>
       </c>
       <c r="F69" t="n">
-        <v>200</v>
+        <v>266</v>
       </c>
       <c r="G69" t="n">
-        <v>13</v>
+        <v>41</v>
       </c>
       <c r="H69" t="n">
-        <v>1394</v>
+        <v>-923</v>
       </c>
       <c r="I69" t="n">
-        <v>1274</v>
+        <v>1247</v>
       </c>
       <c r="J69" t="n">
-        <v>50</v>
+        <v>40</v>
       </c>
       <c r="K69" t="n">
-        <v>1</v>
+        <v>4</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="n">
         <v>69</v>
       </c>
       <c r="B70" t="n">
-        <v>1238</v>
+        <v>461</v>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>Kraševec Matej</t>
+          <t>Ivanuša Jani</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>DTŠ</t>
+          <t>ORM</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>KV1</t>
+          <t>M</t>
         </is>
       </c>
       <c r="F70" t="n">
-        <v>197</v>
+        <v>265</v>
       </c>
       <c r="G70" t="n">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="H70" t="n">
-        <v>-2051</v>
+        <v>-211</v>
       </c>
       <c r="I70" t="n">
-        <v>1269</v>
+        <v>1267</v>
       </c>
       <c r="J70" t="n">
         <v>16</v>
       </c>
       <c r="K70" t="n">
         <v>5</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="n">
         <v>70</v>
       </c>
       <c r="B71" t="n">
-        <v>447</v>
+        <v>1467</v>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>Hočevar Jože</t>
+          <t>Vrbanec Jože</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
           <t>TDL</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>KV1</t>
         </is>
       </c>
       <c r="F71" t="n">
-        <v>195</v>
+        <v>261</v>
       </c>
       <c r="G71" t="n">
-        <v>56</v>
+        <v>66</v>
       </c>
       <c r="H71" t="n">
-        <v>-2119</v>
+        <v>-2025</v>
       </c>
       <c r="I71" t="n">
-        <v>1249</v>
+        <v>1251</v>
       </c>
       <c r="J71" t="n">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="K71" t="n">
-        <v>6</v>
+        <v>7</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="n">
         <v>71</v>
       </c>
       <c r="B72" t="n">
-        <v>1467</v>
+        <v>669</v>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>Vrbanec Jože</t>
+          <t>Anderle Andrej</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>TDL</t>
+          <t>TDK</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>KV1</t>
+          <t>M</t>
         </is>
       </c>
       <c r="F72" t="n">
-        <v>191</v>
+        <v>258</v>
       </c>
       <c r="G72" t="n">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="H72" t="n">
-        <v>-2318</v>
+        <v>-564</v>
       </c>
       <c r="I72" t="n">
-        <v>1214</v>
+        <v>1280</v>
       </c>
       <c r="J72" t="n">
-        <v>0</v>
+        <v>18</v>
       </c>
       <c r="K72" t="n">
         <v>6</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="n">
         <v>72</v>
       </c>
       <c r="B73" t="n">
-        <v>1405</v>
+        <v>1198</v>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>Ivekovič Slavko</t>
+          <t>Drev Iztok</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>TRR</t>
+          <t>VAL</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>KV1</t>
+          <t>M</t>
         </is>
       </c>
       <c r="F73" t="n">
-        <v>188</v>
+        <v>250</v>
       </c>
       <c r="G73" t="n">
         <v>41</v>
       </c>
       <c r="H73" t="n">
-        <v>-643</v>
+        <v>1178</v>
       </c>
       <c r="I73" t="n">
-        <v>1274</v>
+        <v>1320</v>
       </c>
       <c r="J73" t="n">
-        <v>0</v>
+        <v>32</v>
       </c>
       <c r="K73" t="n">
         <v>4</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="n">
         <v>73</v>
       </c>
       <c r="B74" t="n">
-        <v>487</v>
+        <v>872</v>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>Veselič Renato</t>
+          <t>Čosič Ante</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
           <t>TDK</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>KV1</t>
         </is>
       </c>
       <c r="F74" t="n">
-        <v>185</v>
+        <v>247</v>
       </c>
       <c r="G74" t="n">
-        <v>32</v>
+        <v>41</v>
       </c>
       <c r="H74" t="n">
-        <v>773</v>
+        <v>1596</v>
       </c>
       <c r="I74" t="n">
-        <v>1360</v>
+        <v>1290</v>
       </c>
       <c r="J74" t="n">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="K74" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="n">
         <v>74</v>
       </c>
       <c r="B75" t="n">
-        <v>1453</v>
+        <v>1599</v>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>Škofic Vinko</t>
+          <t>Gramc Matija Bogdan</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>TDK</t>
+          <t>TDL</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
           <t>KV2</t>
         </is>
       </c>
       <c r="F75" t="n">
-        <v>185</v>
+        <v>245</v>
       </c>
       <c r="G75" t="n">
-        <v>30</v>
+        <v>64</v>
       </c>
       <c r="H75" t="n">
-        <v>433</v>
+        <v>-3006</v>
       </c>
       <c r="I75" t="n">
-        <v>1273</v>
+        <v>1206</v>
       </c>
       <c r="J75" t="n">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="K75" t="n">
-        <v>3</v>
+        <v>7</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="n">
         <v>75</v>
       </c>
       <c r="B76" t="n">
-        <v>1413</v>
+        <v>1609</v>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>Marolt Darko</t>
+          <t>Kobilica Igor</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>TDK</t>
+          <t>DTŠ</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>KV2</t>
+          <t>BN</t>
         </is>
       </c>
       <c r="F76" t="n">
-        <v>180</v>
+        <v>237</v>
       </c>
       <c r="G76" t="n">
-        <v>39</v>
+        <v>23</v>
       </c>
       <c r="H76" t="n">
-        <v>-197</v>
+        <v>694</v>
       </c>
       <c r="I76" t="n">
-        <v>1255</v>
+        <v>1112</v>
       </c>
       <c r="J76" t="n">
-        <v>12</v>
+        <v>50</v>
       </c>
       <c r="K76" t="n">
-        <v>4</v>
+        <v>2</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="n">
         <v>76</v>
       </c>
       <c r="B77" t="n">
-        <v>1398</v>
+        <v>1141</v>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>Zafošnik Vladimir</t>
+          <t>Štante Sašo</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>TDR</t>
+          <t>TSK</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>KV1</t>
+          <t>M</t>
         </is>
       </c>
       <c r="F77" t="n">
-        <v>178</v>
+        <v>234</v>
       </c>
       <c r="G77" t="n">
-        <v>39</v>
+        <v>32</v>
       </c>
       <c r="H77" t="n">
-        <v>-2249</v>
+        <v>1109</v>
       </c>
       <c r="I77" t="n">
-        <v>1249</v>
+        <v>1145</v>
       </c>
       <c r="J77" t="n">
-        <v>13</v>
+        <v>34</v>
       </c>
       <c r="K77" t="n">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="n">
         <v>77</v>
       </c>
       <c r="B78" t="n">
         <v>1605</v>
       </c>
       <c r="C78" t="inlineStr">
         <is>
           <t>Šumej Mirko</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
           <t>VAL</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
           <t>KV2</t>
         </is>
       </c>
       <c r="F78" t="n">
-        <v>177</v>
+        <v>228</v>
       </c>
       <c r="G78" t="n">
-        <v>54</v>
+        <v>69</v>
       </c>
       <c r="H78" t="n">
-        <v>-3787</v>
+        <v>-5467</v>
       </c>
       <c r="I78" t="n">
-        <v>1168</v>
+        <v>1087</v>
       </c>
       <c r="J78" t="n">
         <v>10</v>
       </c>
       <c r="K78" t="n">
-        <v>6</v>
+        <v>8</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="n">
         <v>78</v>
       </c>
       <c r="B79" t="n">
-        <v>1402</v>
+        <v>1571</v>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>Plazar Nada</t>
+          <t>Grm Mira</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>VAL</t>
+          <t>TMB</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
           <t>KV2</t>
         </is>
       </c>
       <c r="F79" t="n">
-        <v>173</v>
+        <v>227</v>
       </c>
       <c r="G79" t="n">
-        <v>53</v>
+        <v>62</v>
       </c>
       <c r="H79" t="n">
-        <v>-3067</v>
+        <v>-3102</v>
       </c>
       <c r="I79" t="n">
-        <v>1209</v>
+        <v>1135</v>
       </c>
       <c r="J79" t="n">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="K79" t="n">
-        <v>6</v>
+        <v>7</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="n">
         <v>79</v>
       </c>
       <c r="B80" t="n">
-        <v>1316</v>
+        <v>1398</v>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>Kamenšek Ana</t>
+          <t>Zafošnik Vladimir</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t>TRR</t>
+          <t>TDR</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
           <t>KV1</t>
         </is>
       </c>
       <c r="F80" t="n">
-        <v>170</v>
+        <v>222</v>
       </c>
       <c r="G80" t="n">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="H80" t="n">
-        <v>-1303</v>
+        <v>-4008</v>
       </c>
       <c r="I80" t="n">
-        <v>1213</v>
+        <v>1176</v>
       </c>
       <c r="J80" t="n">
-        <v>0</v>
+        <v>13</v>
       </c>
       <c r="K80" t="n">
-        <v>5</v>
+        <v>6</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="n">
         <v>80</v>
       </c>
       <c r="B81" t="n">
-        <v>1004</v>
+        <v>1556</v>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>Verčič Milan</t>
+          <t>Purkhard Dušan</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>HKR</t>
+          <t>TMB</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>KV3</t>
         </is>
       </c>
       <c r="F81" t="n">
-        <v>169</v>
+        <v>219</v>
       </c>
       <c r="G81" t="n">
-        <v>30</v>
+        <v>48</v>
       </c>
       <c r="H81" t="n">
-        <v>1643</v>
+        <v>-1486</v>
       </c>
       <c r="I81" t="n">
-        <v>1260</v>
+        <v>1160</v>
       </c>
       <c r="J81" t="n">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="K81" t="n">
-        <v>3</v>
+        <v>5</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="n">
         <v>81</v>
       </c>
       <c r="B82" t="n">
-        <v>1599</v>
+        <v>1316</v>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>Gramc Matija Bogdan</t>
+          <t>Kamenšek Ana</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>TDL</t>
+          <t>TRR</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t>KV2</t>
+          <t>KV1</t>
         </is>
       </c>
       <c r="F82" t="n">
-        <v>158</v>
+        <v>217</v>
       </c>
       <c r="G82" t="n">
-        <v>46</v>
+        <v>56</v>
       </c>
       <c r="H82" t="n">
-        <v>-2799</v>
+        <v>-1371</v>
       </c>
       <c r="I82" t="n">
-        <v>1206</v>
+        <v>1199</v>
       </c>
       <c r="J82" t="n">
-        <v>13</v>
+        <v>0</v>
       </c>
       <c r="K82" t="n">
-        <v>5</v>
+        <v>6</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="n">
         <v>82</v>
       </c>
       <c r="B83" t="n">
-        <v>1269</v>
+        <v>734</v>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>Korez Milan</t>
+          <t>Hribar Ignac</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>TMB</t>
+          <t>ŠDP</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
           <t>KV1</t>
         </is>
       </c>
       <c r="F83" t="n">
-        <v>153</v>
+        <v>200</v>
       </c>
       <c r="G83" t="n">
-        <v>45</v>
+        <v>13</v>
       </c>
       <c r="H83" t="n">
-        <v>-2040</v>
+        <v>1394</v>
       </c>
       <c r="I83" t="n">
-        <v>1218</v>
+        <v>1274</v>
       </c>
       <c r="J83" t="n">
-        <v>3</v>
+        <v>50</v>
       </c>
       <c r="K83" t="n">
-        <v>5</v>
+        <v>1</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="n">
         <v>83</v>
       </c>
       <c r="B84" t="n">
-        <v>916</v>
+        <v>1638</v>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>Koranter Silvester</t>
+          <t>Lesjak Metlika Milena</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>TDK</t>
+          <t>TRR</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>BN</t>
         </is>
       </c>
       <c r="F84" t="n">
-        <v>153</v>
+        <v>187</v>
       </c>
       <c r="G84" t="n">
-        <v>31</v>
+        <v>58</v>
       </c>
       <c r="H84" t="n">
-        <v>1432</v>
+        <v>-3924</v>
       </c>
       <c r="I84" t="n">
-        <v>1300</v>
+        <v>1131</v>
       </c>
       <c r="J84" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="K84" t="n">
-        <v>3</v>
+        <v>7</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="n">
         <v>84</v>
       </c>
       <c r="B85" t="n">
-        <v>1440</v>
+        <v>487</v>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>Cvetko Branko</t>
+          <t>Veselič Renato</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t>TDP</t>
+          <t>TDK</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
-          <t>KV1</t>
+          <t>M</t>
         </is>
       </c>
       <c r="F85" t="n">
-        <v>149</v>
+        <v>185</v>
       </c>
       <c r="G85" t="n">
-        <v>38</v>
+        <v>32</v>
       </c>
       <c r="H85" t="n">
-        <v>287</v>
+        <v>773</v>
       </c>
       <c r="I85" t="n">
-        <v>1292</v>
+        <v>1360</v>
       </c>
       <c r="J85" t="n">
-        <v>7</v>
+        <v>19</v>
       </c>
       <c r="K85" t="n">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="n">
         <v>85</v>
       </c>
       <c r="B86" t="n">
-        <v>71</v>
+        <v>1453</v>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>Slapničar Brane</t>
+          <t>Škofic Vinko</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t>ŠDS</t>
+          <t>TDK</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t>KV1</t>
+          <t>KV2</t>
         </is>
       </c>
       <c r="F86" t="n">
-        <v>148</v>
+        <v>185</v>
       </c>
       <c r="G86" t="n">
-        <v>21</v>
+        <v>30</v>
       </c>
       <c r="H86" t="n">
-        <v>1629</v>
+        <v>433</v>
       </c>
       <c r="I86" t="n">
-        <v>1333</v>
+        <v>1273</v>
       </c>
       <c r="J86" t="n">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K86" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="n">
         <v>86</v>
       </c>
       <c r="B87" t="n">
-        <v>1573</v>
+        <v>1413</v>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>Visočnik Mitja</t>
+          <t>Marolt Darko</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t>TMB</t>
+          <t>TDK</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
           <t>KV2</t>
         </is>
       </c>
       <c r="F87" t="n">
-        <v>137</v>
+        <v>180</v>
       </c>
       <c r="G87" t="n">
-        <v>29</v>
+        <v>39</v>
       </c>
       <c r="H87" t="n">
-        <v>-30</v>
+        <v>-197</v>
       </c>
       <c r="I87" t="n">
-        <v>1261</v>
+        <v>1255</v>
       </c>
       <c r="J87" t="n">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="K87" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="n">
         <v>87</v>
       </c>
       <c r="B88" t="n">
-        <v>1337</v>
+        <v>1568</v>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>Krajnčič Ivan</t>
+          <t>Košič Šorn Kristjana</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
           <t>TRR</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
-          <t>KV1</t>
+          <t>KV3</t>
         </is>
       </c>
       <c r="F88" t="n">
-        <v>134</v>
+        <v>172</v>
       </c>
       <c r="G88" t="n">
-        <v>44</v>
+        <v>66</v>
       </c>
       <c r="H88" t="n">
-        <v>-3498</v>
+        <v>-9547</v>
       </c>
       <c r="I88" t="n">
-        <v>1170</v>
+        <v>1082</v>
       </c>
       <c r="J88" t="n">
         <v>0</v>
       </c>
       <c r="K88" t="n">
-        <v>5</v>
+        <v>8</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="n">
         <v>88</v>
       </c>
       <c r="B89" t="n">
-        <v>1143</v>
+        <v>1004</v>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>Pučko Simon</t>
+          <t>Verčič Milan</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t>ŠDS</t>
+          <t>HKR</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="F89" t="n">
-        <v>134</v>
+        <v>169</v>
       </c>
       <c r="G89" t="n">
         <v>30</v>
       </c>
       <c r="H89" t="n">
-        <v>-1472</v>
+        <v>1643</v>
       </c>
       <c r="I89" t="n">
-        <v>1263</v>
+        <v>1260</v>
       </c>
       <c r="J89" t="n">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="K89" t="n">
         <v>3</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="n">
         <v>89</v>
       </c>
       <c r="B90" t="n">
-        <v>27</v>
+        <v>1583</v>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>Cilenšek Stane</t>
+          <t>Cencič Miran</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t>ŠDS</t>
+          <t>TRR</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>BN</t>
         </is>
       </c>
       <c r="F90" t="n">
-        <v>130</v>
+        <v>166</v>
       </c>
       <c r="G90" t="n">
-        <v>30</v>
+        <v>58</v>
       </c>
       <c r="H90" t="n">
-        <v>437</v>
+        <v>-9288</v>
       </c>
       <c r="I90" t="n">
-        <v>1283</v>
+        <v>1097</v>
       </c>
       <c r="J90" t="n">
         <v>0</v>
       </c>
       <c r="K90" t="n">
-        <v>3</v>
+        <v>7</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="n">
         <v>90</v>
       </c>
       <c r="B91" t="n">
-        <v>1571</v>
+        <v>1337</v>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>Grm Mira</t>
+          <t>Krajnčič Ivan</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
-          <t>TMB</t>
+          <t>TRR</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
-          <t>KV2</t>
+          <t>KV1</t>
         </is>
       </c>
       <c r="F91" t="n">
-        <v>128</v>
+        <v>161</v>
       </c>
       <c r="G91" t="n">
-        <v>43</v>
+        <v>52</v>
       </c>
       <c r="H91" t="n">
-        <v>-3053</v>
+        <v>-5214</v>
       </c>
       <c r="I91" t="n">
-        <v>1070</v>
+        <v>1147</v>
       </c>
       <c r="J91" t="n">
         <v>0</v>
       </c>
       <c r="K91" t="n">
-        <v>5</v>
+        <v>6</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="n">
         <v>91</v>
       </c>
       <c r="B92" t="n">
-        <v>1638</v>
+        <v>720</v>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>Lesjak Metlika Milena</t>
+          <t>Lampret Franc</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
-          <t>TRR</t>
+          <t>TDP</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
-          <t>BN</t>
+          <t>KV1</t>
         </is>
       </c>
       <c r="F92" t="n">
-        <v>121</v>
+        <v>156</v>
       </c>
       <c r="G92" t="n">
-        <v>41</v>
+        <v>58</v>
       </c>
       <c r="H92" t="n">
-        <v>-2149</v>
+        <v>-6929</v>
       </c>
       <c r="I92" t="n">
-        <v>1136</v>
+        <v>1163</v>
       </c>
       <c r="J92" t="n">
         <v>0</v>
       </c>
       <c r="K92" t="n">
-        <v>5</v>
+        <v>7</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="n">
         <v>92</v>
       </c>
       <c r="B93" t="n">
-        <v>1568</v>
+        <v>1646</v>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>Košič Šorn Kristjana</t>
+          <t>Mirtič Marko</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
-          <t>TRR</t>
+          <t>TDL</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
-          <t>KV3</t>
+          <t>BN</t>
         </is>
       </c>
       <c r="F93" t="n">
-        <v>113</v>
+        <v>153</v>
       </c>
       <c r="G93" t="n">
-        <v>50</v>
+        <v>37</v>
       </c>
       <c r="H93" t="n">
-        <v>-6750</v>
+        <v>-3073</v>
       </c>
       <c r="I93" t="n">
-        <v>1087</v>
+        <v>1099</v>
       </c>
       <c r="J93" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="K93" t="n">
-        <v>6</v>
+        <v>4</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="n">
         <v>93</v>
       </c>
       <c r="B94" t="n">
-        <v>1390</v>
+        <v>916</v>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>Pestar Branko</t>
+          <t>Koranter Silvester</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
           <t>TDK</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
-          <t>KV2</t>
+          <t>M</t>
         </is>
       </c>
       <c r="F94" t="n">
-        <v>111</v>
+        <v>153</v>
       </c>
       <c r="G94" t="n">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="H94" t="n">
-        <v>-3210</v>
+        <v>1432</v>
       </c>
       <c r="I94" t="n">
-        <v>1134</v>
+        <v>1300</v>
       </c>
       <c r="J94" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="K94" t="n">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="n">
         <v>94</v>
       </c>
       <c r="B95" t="n">
-        <v>463</v>
+        <v>1440</v>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>Munda Marjan</t>
+          <t>Cvetko Branko</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
-          <t>ORM</t>
+          <t>TDP</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>KV1</t>
         </is>
       </c>
       <c r="F95" t="n">
-        <v>109</v>
+        <v>149</v>
       </c>
       <c r="G95" t="n">
-        <v>29</v>
+        <v>38</v>
       </c>
       <c r="H95" t="n">
-        <v>-722</v>
+        <v>287</v>
       </c>
       <c r="I95" t="n">
-        <v>1297</v>
+        <v>1292</v>
       </c>
       <c r="J95" t="n">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="K95" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="n">
         <v>95</v>
       </c>
       <c r="B96" t="n">
-        <v>1266</v>
+        <v>71</v>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>Starkl Peter</t>
+          <t>Slapničar Brane</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
-          <t>TDP</t>
+          <t>ŠDS</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
           <t>KV1</t>
         </is>
       </c>
       <c r="F96" t="n">
-        <v>103</v>
+        <v>148</v>
       </c>
       <c r="G96" t="n">
         <v>21</v>
       </c>
       <c r="H96" t="n">
-        <v>706</v>
+        <v>1629</v>
       </c>
       <c r="I96" t="n">
-        <v>1246</v>
+        <v>1333</v>
       </c>
       <c r="J96" t="n">
-        <v>0</v>
+        <v>17</v>
       </c>
       <c r="K96" t="n">
         <v>2</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="n">
         <v>96</v>
       </c>
       <c r="B97" t="n">
-        <v>761</v>
+        <v>366</v>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t>Kadunc Stane</t>
+          <t>Lever Rolanda</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
-          <t>VAL</t>
+          <t>TMB</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>KV1</t>
         </is>
       </c>
       <c r="F97" t="n">
-        <v>100</v>
+        <v>147</v>
       </c>
       <c r="G97" t="n">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="H97" t="n">
-        <v>-2483</v>
+        <v>-618</v>
       </c>
       <c r="I97" t="n">
-        <v>1201</v>
+        <v>1194</v>
       </c>
       <c r="J97" t="n">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="K97" t="n">
         <v>4</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="n">
         <v>97</v>
       </c>
       <c r="B98" t="n">
-        <v>1556</v>
+        <v>1548</v>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t>Purkhard Dušan</t>
+          <t>Bozaj Ana</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
-          <t>TMB</t>
+          <t>PAH</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
           <t>KV3</t>
         </is>
       </c>
       <c r="F98" t="n">
-        <v>99</v>
+        <v>145</v>
       </c>
       <c r="G98" t="n">
-        <v>28</v>
+        <v>64</v>
       </c>
       <c r="H98" t="n">
-        <v>-1613</v>
+        <v>-7686</v>
       </c>
       <c r="I98" t="n">
-        <v>1115</v>
+        <v>1097</v>
       </c>
       <c r="J98" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="K98" t="n">
-        <v>3</v>
+        <v>8</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="n">
         <v>98</v>
       </c>
       <c r="B99" t="n">
-        <v>1583</v>
+        <v>1143</v>
       </c>
       <c r="C99" t="inlineStr">
         <is>
-          <t>Cencič Miran</t>
+          <t>Pučko Simon</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
-          <t>TRR</t>
+          <t>ŠDS</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
-          <t>BN</t>
+          <t>M</t>
         </is>
       </c>
       <c r="F99" t="n">
-        <v>97</v>
+        <v>134</v>
       </c>
       <c r="G99" t="n">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="H99" t="n">
-        <v>-5722</v>
+        <v>-1472</v>
       </c>
       <c r="I99" t="n">
-        <v>1113</v>
+        <v>1263</v>
       </c>
       <c r="J99" t="n">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="K99" t="n">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="n">
         <v>99</v>
       </c>
       <c r="B100" t="n">
-        <v>1646</v>
+        <v>27</v>
       </c>
       <c r="C100" t="inlineStr">
         <is>
-          <t>Mirtič Marko</t>
+          <t>Cilenšek Stane</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
-          <t>TDL</t>
+          <t>ŠDS</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
-          <t>BN</t>
+          <t>M</t>
         </is>
       </c>
       <c r="F100" t="n">
-        <v>97</v>
+        <v>130</v>
       </c>
       <c r="G100" t="n">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="H100" t="n">
-        <v>-2853</v>
+        <v>437</v>
       </c>
       <c r="I100" t="n">
-        <v>1064</v>
+        <v>1283</v>
       </c>
       <c r="J100" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="K100" t="n">
         <v>3</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="n">
         <v>100</v>
       </c>
       <c r="B101" t="n">
-        <v>308</v>
+        <v>1390</v>
       </c>
       <c r="C101" t="inlineStr">
         <is>
-          <t>Vidovič Franc</t>
+          <t>Pestar Branko</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
-          <t>VAL</t>
+          <t>TDK</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
           <t>KV2</t>
         </is>
       </c>
       <c r="F101" t="n">
-        <v>96</v>
+        <v>111</v>
       </c>
       <c r="G101" t="n">
         <v>35</v>
       </c>
       <c r="H101" t="n">
-        <v>-1751</v>
+        <v>-3210</v>
       </c>
       <c r="I101" t="n">
-        <v>1236</v>
+        <v>1134</v>
       </c>
       <c r="J101" t="n">
         <v>0</v>
       </c>
       <c r="K101" t="n">
         <v>4</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="n">
         <v>101</v>
       </c>
       <c r="B102" t="n">
-        <v>1478</v>
+        <v>957</v>
       </c>
       <c r="C102" t="inlineStr">
         <is>
-          <t>Paljak Vladimir</t>
+          <t>Salamon Tone</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
           <t>TMB</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
-          <t>BN</t>
+          <t>KV1</t>
         </is>
       </c>
       <c r="F102" t="n">
-        <v>88</v>
+        <v>111</v>
       </c>
       <c r="G102" t="n">
-        <v>28</v>
+        <v>20</v>
       </c>
       <c r="H102" t="n">
-        <v>-1590</v>
+        <v>1472</v>
       </c>
       <c r="I102" t="n">
-        <v>1210</v>
+        <v>1286</v>
       </c>
       <c r="J102" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="K102" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="n">
         <v>102</v>
       </c>
       <c r="B103" t="n">
-        <v>720</v>
+        <v>463</v>
       </c>
       <c r="C103" t="inlineStr">
         <is>
-          <t>Lampret Franc</t>
+          <t>Munda Marjan</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
-          <t>TDP</t>
+          <t>ORM</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
-          <t>KV1</t>
+          <t>M</t>
         </is>
       </c>
       <c r="F103" t="n">
-        <v>78</v>
+        <v>109</v>
       </c>
       <c r="G103" t="n">
-        <v>40</v>
+        <v>29</v>
       </c>
       <c r="H103" t="n">
-        <v>-5374</v>
+        <v>-722</v>
       </c>
       <c r="I103" t="n">
-        <v>1168</v>
+        <v>1312</v>
       </c>
       <c r="J103" t="n">
         <v>0</v>
       </c>
       <c r="K103" t="n">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="n">
         <v>103</v>
       </c>
       <c r="B104" t="n">
-        <v>1419</v>
+        <v>1359</v>
       </c>
       <c r="C104" t="inlineStr">
         <is>
-          <t>Brglez Stanislav</t>
+          <t>Bauk Mirsad</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
-          <t>TSK</t>
+          <t>DTŠ</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
-          <t>KV1</t>
+          <t>KV2</t>
         </is>
       </c>
       <c r="F104" t="n">
-        <v>74</v>
+        <v>103</v>
       </c>
       <c r="G104" t="n">
-        <v>11</v>
+        <v>39</v>
       </c>
       <c r="H104" t="n">
-        <v>681</v>
+        <v>-3325</v>
       </c>
       <c r="I104" t="n">
-        <v>1066</v>
+        <v>1119</v>
       </c>
       <c r="J104" t="n">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="K104" t="n">
-        <v>1</v>
+        <v>5</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="n">
         <v>104</v>
       </c>
       <c r="B105" t="n">
-        <v>957</v>
+        <v>1266</v>
       </c>
       <c r="C105" t="inlineStr">
         <is>
-          <t>Salamon Tone</t>
+          <t>Starkl Peter</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
-          <t>TMB</t>
+          <t>TDP</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
           <t>KV1</t>
         </is>
       </c>
       <c r="F105" t="n">
-        <v>66</v>
+        <v>103</v>
       </c>
       <c r="G105" t="n">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="H105" t="n">
-        <v>533</v>
+        <v>706</v>
       </c>
       <c r="I105" t="n">
-        <v>1327</v>
+        <v>1246</v>
       </c>
       <c r="J105" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="K105" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="n">
         <v>105</v>
       </c>
       <c r="B106" t="n">
-        <v>317</v>
+        <v>761</v>
       </c>
       <c r="C106" t="inlineStr">
         <is>
-          <t>Medved Samo</t>
+          <t>Kadunc Stane</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
-          <t>ŠDP</t>
+          <t>VAL</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
-          <t>MM</t>
+          <t>M</t>
         </is>
       </c>
       <c r="F106" t="n">
-        <v>65</v>
+        <v>100</v>
       </c>
       <c r="G106" t="n">
-        <v>19</v>
+        <v>37</v>
       </c>
       <c r="H106" t="n">
-        <v>182</v>
+        <v>-2483</v>
       </c>
       <c r="I106" t="n">
-        <v>1080</v>
+        <v>1201</v>
       </c>
       <c r="J106" t="n">
         <v>0</v>
       </c>
       <c r="K106" t="n">
-        <v>2</v>
+        <v>4</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="n">
         <v>106</v>
       </c>
       <c r="B107" t="n">
-        <v>906</v>
+        <v>1639</v>
       </c>
       <c r="C107" t="inlineStr">
         <is>
-          <t>Mumlek Štefan</t>
+          <t>Tomšič Aleš</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
-          <t>ORM</t>
+          <t>DTŠ</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
-          <t>KV1</t>
+          <t>BN</t>
         </is>
       </c>
       <c r="F107" t="n">
-        <v>61</v>
+        <v>97</v>
       </c>
       <c r="G107" t="n">
-        <v>19</v>
+        <v>33</v>
       </c>
       <c r="H107" t="n">
-        <v>-1309</v>
+        <v>-3735</v>
       </c>
       <c r="I107" t="n">
-        <v>1281</v>
+        <v>1017</v>
       </c>
       <c r="J107" t="n">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="K107" t="n">
-        <v>2</v>
+        <v>4</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="n">
         <v>107</v>
       </c>
       <c r="B108" t="n">
-        <v>639</v>
+        <v>1645</v>
       </c>
       <c r="C108" t="inlineStr">
         <is>
-          <t>Peterman Rok</t>
+          <t>Mitrovič Boris</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
-          <t>DTŠ</t>
+          <t>PAH</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>BN</t>
         </is>
       </c>
       <c r="F108" t="n">
-        <v>59</v>
+        <v>90</v>
       </c>
       <c r="G108" t="n">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="H108" t="n">
-        <v>239</v>
+        <v>-1062</v>
       </c>
       <c r="I108" t="n">
-        <v>1065</v>
+        <v>1104</v>
       </c>
       <c r="J108" t="n">
         <v>0</v>
       </c>
       <c r="K108" t="n">
-        <v>1</v>
+        <v>4</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="n">
         <v>108</v>
       </c>
       <c r="B109" t="n">
-        <v>1645</v>
+        <v>1478</v>
       </c>
       <c r="C109" t="inlineStr">
         <is>
-          <t>Mitrovič Boris</t>
+          <t>Paljak Vladimir</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
-          <t>PAH</t>
+          <t>TMB</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
           <t>BN</t>
         </is>
       </c>
       <c r="F109" t="n">
-        <v>58</v>
+        <v>88</v>
       </c>
       <c r="G109" t="n">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="H109" t="n">
-        <v>-913</v>
+        <v>-1590</v>
       </c>
       <c r="I109" t="n">
-        <v>1066</v>
+        <v>1210</v>
       </c>
       <c r="J109" t="n">
         <v>0</v>
       </c>
       <c r="K109" t="n">
         <v>3</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="n">
         <v>109</v>
       </c>
       <c r="B110" t="n">
-        <v>1548</v>
+        <v>1419</v>
       </c>
       <c r="C110" t="inlineStr">
         <is>
-          <t>Bozaj Ana</t>
+          <t>Brglez Stanislav</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
-          <t>PAH</t>
+          <t>TSK</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
-          <t>KV3</t>
+          <t>KV1</t>
         </is>
       </c>
       <c r="F110" t="n">
-        <v>56</v>
+        <v>74</v>
       </c>
       <c r="G110" t="n">
-        <v>46</v>
+        <v>11</v>
       </c>
       <c r="H110" t="n">
-        <v>-7211</v>
+        <v>681</v>
       </c>
       <c r="I110" t="n">
-        <v>998</v>
+        <v>1066</v>
       </c>
       <c r="J110" t="n">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="K110" t="n">
-        <v>6</v>
+        <v>1</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="n">
         <v>110</v>
       </c>
       <c r="B111" t="n">
-        <v>509</v>
+        <v>317</v>
       </c>
       <c r="C111" t="inlineStr">
         <is>
-          <t>Nemšak Leon</t>
+          <t>Medved Samo</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
-          <t>ORM</t>
+          <t>ŠDP</t>
         </is>
       </c>
       <c r="E111" t="inlineStr">
         <is>
-          <t>ŠM</t>
+          <t>MM</t>
         </is>
       </c>
       <c r="F111" t="n">
-        <v>56</v>
+        <v>65</v>
       </c>
       <c r="G111" t="n">
-        <v>11</v>
+        <v>19</v>
       </c>
       <c r="H111" t="n">
-        <v>-46</v>
+        <v>182</v>
       </c>
       <c r="I111" t="n">
-        <v>1259</v>
+        <v>1080</v>
       </c>
       <c r="J111" t="n">
         <v>0</v>
       </c>
       <c r="K111" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="n">
         <v>111</v>
       </c>
       <c r="B112" t="n">
-        <v>1543</v>
+        <v>906</v>
       </c>
       <c r="C112" t="inlineStr">
         <is>
-          <t>Šušteršič Marko</t>
+          <t>Mumlek Štefan</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
-          <t>EMO</t>
+          <t>ORM</t>
         </is>
       </c>
       <c r="E112" t="inlineStr">
         <is>
-          <t>BN</t>
+          <t>KV1</t>
         </is>
       </c>
       <c r="F112" t="n">
-        <v>55</v>
+        <v>61</v>
       </c>
       <c r="G112" t="n">
-        <v>11</v>
+        <v>19</v>
       </c>
       <c r="H112" t="n">
-        <v>-632</v>
+        <v>-1309</v>
       </c>
       <c r="I112" t="n">
-        <v>1141</v>
+        <v>1281</v>
       </c>
       <c r="J112" t="n">
         <v>0</v>
       </c>
       <c r="K112" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="n">
         <v>112</v>
       </c>
       <c r="B113" t="n">
-        <v>1359</v>
+        <v>639</v>
       </c>
       <c r="C113" t="inlineStr">
         <is>
-          <t>Bauk Mirsad</t>
+          <t>Peterman Rok</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
           <t>DTŠ</t>
         </is>
       </c>
       <c r="E113" t="inlineStr">
         <is>
-          <t>KV2</t>
+          <t>M</t>
         </is>
       </c>
       <c r="F113" t="n">
-        <v>47</v>
+        <v>59</v>
       </c>
       <c r="G113" t="n">
-        <v>24</v>
+        <v>11</v>
       </c>
       <c r="H113" t="n">
-        <v>-2514</v>
+        <v>239</v>
       </c>
       <c r="I113" t="n">
-        <v>1150</v>
+        <v>1065</v>
       </c>
       <c r="J113" t="n">
         <v>0</v>
       </c>
       <c r="K113" t="n">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="n">
         <v>113</v>
       </c>
       <c r="B114" t="n">
-        <v>1169</v>
+        <v>509</v>
       </c>
       <c r="C114" t="inlineStr">
         <is>
-          <t>Voh Albin</t>
+          <t>Nemšak Leon</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
-          <t>PAH</t>
+          <t>ORM</t>
         </is>
       </c>
       <c r="E114" t="inlineStr">
         <is>
-          <t>KV1</t>
+          <t>ŠM</t>
         </is>
       </c>
       <c r="F114" t="n">
-        <v>46</v>
+        <v>56</v>
       </c>
       <c r="G114" t="n">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="H114" t="n">
-        <v>-1047</v>
+        <v>-46</v>
       </c>
       <c r="I114" t="n">
-        <v>1197</v>
+        <v>1240</v>
       </c>
       <c r="J114" t="n">
         <v>0</v>
       </c>
       <c r="K114" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="n">
         <v>114</v>
       </c>
       <c r="B115" t="n">
-        <v>1260</v>
+        <v>1543</v>
       </c>
       <c r="C115" t="inlineStr">
         <is>
-          <t>Mastnak Nikolaj</t>
+          <t>Šušteršič Marko</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
-          <t>VAL</t>
+          <t>EMO</t>
         </is>
       </c>
       <c r="E115" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>BN</t>
         </is>
       </c>
       <c r="F115" t="n">
-        <v>45</v>
+        <v>55</v>
       </c>
       <c r="G115" t="n">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="H115" t="n">
-        <v>-25</v>
+        <v>-632</v>
       </c>
       <c r="I115" t="n">
-        <v>1207</v>
+        <v>1141</v>
       </c>
       <c r="J115" t="n">
         <v>0</v>
       </c>
       <c r="K115" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="n">
         <v>115</v>
       </c>
       <c r="B116" t="n">
-        <v>1540</v>
+        <v>205</v>
       </c>
       <c r="C116" t="inlineStr">
         <is>
-          <t>Golob Stanko</t>
+          <t>Lotrič Stanko</t>
         </is>
       </c>
       <c r="D116" t="inlineStr">
         <is>
-          <t>TMB</t>
+          <t>TSK</t>
         </is>
       </c>
       <c r="E116" t="inlineStr">
         <is>
-          <t>KV2</t>
+          <t>MM</t>
         </is>
       </c>
       <c r="F116" t="n">
-        <v>42</v>
+        <v>54</v>
       </c>
       <c r="G116" t="n">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="H116" t="n">
-        <v>-40</v>
+        <v>-3219</v>
       </c>
       <c r="I116" t="n">
-        <v>1257</v>
+        <v>1266</v>
       </c>
       <c r="J116" t="n">
         <v>0</v>
       </c>
       <c r="K116" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="n">
         <v>116</v>
       </c>
       <c r="B117" t="n">
-        <v>366</v>
+        <v>94</v>
       </c>
       <c r="C117" t="inlineStr">
         <is>
-          <t>Lever Rolanda</t>
+          <t>Vengušt Marjan</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
         <is>
-          <t>TMB</t>
+          <t>TRR</t>
         </is>
       </c>
       <c r="E117" t="inlineStr">
         <is>
           <t>KV1</t>
         </is>
       </c>
       <c r="F117" t="n">
-        <v>40</v>
+        <v>51</v>
       </c>
       <c r="G117" t="n">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="H117" t="n">
-        <v>-1321</v>
+        <v>-825</v>
       </c>
       <c r="I117" t="n">
-        <v>1218</v>
+        <v>1208</v>
       </c>
       <c r="J117" t="n">
         <v>0</v>
       </c>
       <c r="K117" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="n">
         <v>117</v>
       </c>
       <c r="B118" t="n">
-        <v>310</v>
+        <v>1169</v>
       </c>
       <c r="C118" t="inlineStr">
         <is>
-          <t>Vizjak Damjan</t>
+          <t>Voh Albin</t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
         <is>
-          <t>ORM</t>
+          <t>PAH</t>
         </is>
       </c>
       <c r="E118" t="inlineStr">
         <is>
-          <t>KV2</t>
+          <t>KV1</t>
         </is>
       </c>
       <c r="F118" t="n">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="G118" t="n">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="H118" t="n">
-        <v>319</v>
+        <v>-1047</v>
       </c>
       <c r="I118" t="n">
-        <v>1245</v>
+        <v>1197</v>
       </c>
       <c r="J118" t="n">
         <v>0</v>
       </c>
       <c r="K118" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="n">
         <v>118</v>
       </c>
       <c r="B119" t="n">
-        <v>1427</v>
+        <v>1260</v>
       </c>
       <c r="C119" t="inlineStr">
         <is>
-          <t>Nabergoj Simon</t>
+          <t>Mastnak Nikolaj</t>
         </is>
       </c>
       <c r="D119" t="inlineStr">
         <is>
-          <t>KTK</t>
+          <t>VAL</t>
         </is>
       </c>
       <c r="E119" t="inlineStr">
         <is>
-          <t>KV1</t>
+          <t>M</t>
         </is>
       </c>
       <c r="F119" t="n">
-        <v>36</v>
+        <v>45</v>
       </c>
       <c r="G119" t="n">
         <v>10</v>
       </c>
       <c r="H119" t="n">
-        <v>-773</v>
+        <v>-25</v>
       </c>
       <c r="I119" t="n">
-        <v>1328</v>
+        <v>1207</v>
       </c>
       <c r="J119" t="n">
         <v>0</v>
       </c>
       <c r="K119" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="n">
         <v>119</v>
       </c>
       <c r="B120" t="n">
-        <v>1438</v>
+        <v>1540</v>
       </c>
       <c r="C120" t="inlineStr">
         <is>
-          <t>Ferjan Vili</t>
+          <t>Golob Stanko</t>
         </is>
       </c>
       <c r="D120" t="inlineStr">
         <is>
-          <t>DTŠ</t>
+          <t>TMB</t>
         </is>
       </c>
       <c r="E120" t="inlineStr">
         <is>
           <t>KV2</t>
         </is>
       </c>
       <c r="F120" t="n">
-        <v>32</v>
+        <v>42</v>
       </c>
       <c r="G120" t="n">
         <v>10</v>
       </c>
       <c r="H120" t="n">
-        <v>-133</v>
+        <v>-40</v>
       </c>
       <c r="I120" t="n">
-        <v>1048</v>
+        <v>1237</v>
       </c>
       <c r="J120" t="n">
         <v>0</v>
       </c>
       <c r="K120" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="n">
         <v>120</v>
       </c>
       <c r="B121" t="n">
-        <v>1557</v>
+        <v>310</v>
       </c>
       <c r="C121" t="inlineStr">
         <is>
-          <t>Golob Anita</t>
+          <t>Vizjak Damjan</t>
         </is>
       </c>
       <c r="D121" t="inlineStr">
         <is>
-          <t>TMB</t>
+          <t>ORM</t>
         </is>
       </c>
       <c r="E121" t="inlineStr">
         <is>
-          <t>KV3</t>
+          <t>KV2</t>
         </is>
       </c>
       <c r="F121" t="n">
-        <v>29</v>
+        <v>40</v>
       </c>
       <c r="G121" t="n">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="H121" t="n">
-        <v>-838</v>
+        <v>319</v>
       </c>
       <c r="I121" t="n">
-        <v>1128</v>
+        <v>1245</v>
       </c>
       <c r="J121" t="n">
         <v>0</v>
       </c>
       <c r="K121" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="n">
         <v>121</v>
       </c>
       <c r="B122" t="n">
-        <v>1639</v>
+        <v>1427</v>
       </c>
       <c r="C122" t="inlineStr">
         <is>
-          <t>Tomšič Aleš</t>
+          <t>Nabergoj Simon</t>
         </is>
       </c>
       <c r="D122" t="inlineStr">
         <is>
-          <t>DTŠ</t>
+          <t>KTK</t>
         </is>
       </c>
       <c r="E122" t="inlineStr">
         <is>
-          <t>BN</t>
+          <t>KV1</t>
         </is>
       </c>
       <c r="F122" t="n">
-        <v>23</v>
+        <v>36</v>
       </c>
       <c r="G122" t="n">
-        <v>22</v>
+        <v>10</v>
       </c>
       <c r="H122" t="n">
-        <v>-4099</v>
+        <v>-773</v>
       </c>
       <c r="I122" t="n">
-        <v>978</v>
+        <v>1328</v>
       </c>
       <c r="J122" t="n">
         <v>0</v>
       </c>
       <c r="K122" t="n">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="n">
         <v>122</v>
       </c>
       <c r="B123" t="n">
-        <v>72</v>
+        <v>1650</v>
       </c>
       <c r="C123" t="inlineStr">
         <is>
-          <t>Sluga Andrej</t>
+          <t>Hanuš Sonja</t>
         </is>
       </c>
       <c r="D123" t="inlineStr">
         <is>
-          <t>VAL</t>
+          <t>TRR</t>
         </is>
       </c>
       <c r="E123" t="inlineStr">
         <is>
-          <t>KV1</t>
+          <t>BN</t>
         </is>
       </c>
       <c r="F123" t="n">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="G123" t="n">
         <v>9</v>
       </c>
       <c r="H123" t="n">
-        <v>-531</v>
+        <v>-1249</v>
       </c>
       <c r="I123" t="n">
-        <v>1238</v>
+        <v>1030</v>
       </c>
       <c r="J123" t="n">
         <v>0</v>
       </c>
       <c r="K123" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="n">
         <v>123</v>
       </c>
       <c r="B124" t="n">
-        <v>1436</v>
+        <v>1438</v>
       </c>
       <c r="C124" t="inlineStr">
         <is>
-          <t>Pahernik Milan</t>
+          <t>Ferjan Vili</t>
         </is>
       </c>
       <c r="D124" t="inlineStr">
         <is>
-          <t>DPD</t>
+          <t>DTŠ</t>
         </is>
       </c>
       <c r="E124" t="inlineStr">
         <is>
-          <t>KV1</t>
+          <t>KV2</t>
         </is>
       </c>
       <c r="F124" t="n">
-        <v>21</v>
+        <v>32</v>
       </c>
       <c r="G124" t="n">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="H124" t="n">
-        <v>-1109</v>
+        <v>-133</v>
       </c>
       <c r="I124" t="n">
-        <v>1394</v>
+        <v>1048</v>
       </c>
       <c r="J124" t="n">
         <v>0</v>
       </c>
       <c r="K124" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="n">
         <v>124</v>
       </c>
       <c r="B125" t="n">
-        <v>1620</v>
+        <v>1557</v>
       </c>
       <c r="C125" t="inlineStr">
         <is>
-          <t>Šutej Marko</t>
+          <t>Golob Anita</t>
         </is>
       </c>
       <c r="D125" t="inlineStr">
         <is>
-          <t>TDL</t>
+          <t>TMB</t>
         </is>
       </c>
       <c r="E125" t="inlineStr">
         <is>
           <t>KV3</t>
         </is>
       </c>
       <c r="F125" t="n">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G125" t="n">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="H125" t="n">
-        <v>-1204</v>
+        <v>-838</v>
       </c>
       <c r="I125" t="n">
-        <v>1100</v>
+        <v>1119</v>
       </c>
       <c r="J125" t="n">
         <v>0</v>
       </c>
       <c r="K125" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="n">
         <v>125</v>
       </c>
       <c r="B126" t="n">
-        <v>1616</v>
+        <v>1651</v>
       </c>
       <c r="C126" t="inlineStr">
         <is>
-          <t>Kornet Danijel</t>
+          <t>Van Gils Marjana</t>
         </is>
       </c>
       <c r="D126" t="inlineStr">
         <is>
-          <t>TDL</t>
+          <t>TRR</t>
         </is>
       </c>
       <c r="E126" t="inlineStr">
         <is>
           <t>BN</t>
         </is>
       </c>
       <c r="F126" t="n">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="G126" t="n">
-        <v>29</v>
+        <v>8</v>
       </c>
       <c r="H126" t="n">
-        <v>-7555</v>
+        <v>-981</v>
       </c>
       <c r="I126" t="n">
-        <v>1026</v>
+        <v>990</v>
       </c>
       <c r="J126" t="n">
         <v>0</v>
       </c>
       <c r="K126" t="n">
-        <v>4</v>
+        <v>1</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="n">
         <v>126</v>
       </c>
       <c r="B127" t="n">
-        <v>1606</v>
+        <v>72</v>
       </c>
       <c r="C127" t="inlineStr">
         <is>
-          <t>Javornik Janez</t>
+          <t>Sluga Andrej</t>
         </is>
       </c>
       <c r="D127" t="inlineStr">
         <is>
-          <t>DTŠ</t>
+          <t>VAL</t>
         </is>
       </c>
       <c r="E127" t="inlineStr">
         <is>
-          <t>BN</t>
+          <t>KV1</t>
         </is>
       </c>
       <c r="F127" t="n">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="G127" t="n">
         <v>9</v>
       </c>
       <c r="H127" t="n">
-        <v>174</v>
+        <v>-531</v>
       </c>
       <c r="I127" t="n">
-        <v>1031</v>
+        <v>1255</v>
       </c>
       <c r="J127" t="n">
         <v>0</v>
       </c>
       <c r="K127" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="n">
         <v>127</v>
       </c>
       <c r="B128" t="n">
-        <v>1579</v>
+        <v>1436</v>
       </c>
       <c r="C128" t="inlineStr">
         <is>
-          <t>Žerdoner Hermina</t>
+          <t>Pahernik Milan</t>
         </is>
       </c>
       <c r="D128" t="inlineStr">
         <is>
-          <t>TRR</t>
+          <t>DPD</t>
         </is>
       </c>
       <c r="E128" t="inlineStr">
         <is>
-          <t>BN</t>
+          <t>KV1</t>
         </is>
       </c>
       <c r="F128" t="n">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="G128" t="n">
         <v>9</v>
       </c>
       <c r="H128" t="n">
-        <v>-1826</v>
+        <v>-1109</v>
       </c>
       <c r="I128" t="n">
-        <v>995</v>
+        <v>1365</v>
       </c>
       <c r="J128" t="n">
         <v>0</v>
       </c>
       <c r="K128" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="n">
         <v>128</v>
       </c>
       <c r="B129" t="n">
-        <v>1431</v>
+        <v>1620</v>
       </c>
       <c r="C129" t="inlineStr">
         <is>
-          <t>Jarc Mirko</t>
+          <t>Šutej Marko</t>
         </is>
       </c>
       <c r="D129" t="inlineStr">
         <is>
           <t>TDL</t>
         </is>
       </c>
       <c r="E129" t="inlineStr">
         <is>
-          <t>BN</t>
+          <t>KV3</t>
         </is>
       </c>
       <c r="F129" t="n">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="G129" t="n">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="H129" t="n">
-        <v>-1835</v>
+        <v>-1204</v>
       </c>
       <c r="I129" t="n">
-        <v>1084</v>
+        <v>1100</v>
       </c>
       <c r="J129" t="n">
         <v>0</v>
       </c>
       <c r="K129" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="n">
         <v>129</v>
       </c>
       <c r="B130" t="n">
-        <v>1553</v>
+        <v>1616</v>
       </c>
       <c r="C130" t="inlineStr">
         <is>
-          <t>Goršič Igor</t>
+          <t>Kornet Danijel</t>
         </is>
       </c>
       <c r="D130" t="inlineStr">
         <is>
-          <t>VAL</t>
+          <t>TDL</t>
         </is>
       </c>
       <c r="E130" t="inlineStr">
         <is>
-          <t>KV1</t>
+          <t>BN</t>
         </is>
       </c>
       <c r="F130" t="n">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="G130" t="n">
-        <v>8</v>
+        <v>29</v>
       </c>
       <c r="H130" t="n">
-        <v>-995</v>
+        <v>-7555</v>
       </c>
       <c r="I130" t="n">
-        <v>1244</v>
+        <v>1026</v>
       </c>
       <c r="J130" t="n">
         <v>0</v>
       </c>
       <c r="K130" t="n">
-        <v>1</v>
+        <v>4</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="n">
         <v>130</v>
       </c>
       <c r="B131" t="n">
-        <v>1566</v>
+        <v>1606</v>
       </c>
       <c r="C131" t="inlineStr">
         <is>
-          <t>Marinšek Marjan</t>
+          <t>Javornik Janez</t>
         </is>
       </c>
       <c r="D131" t="inlineStr">
         <is>
-          <t>HKR</t>
+          <t>DTŠ</t>
         </is>
       </c>
       <c r="E131" t="inlineStr">
         <is>
           <t>BN</t>
         </is>
       </c>
       <c r="F131" t="n">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="G131" t="n">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="H131" t="n">
-        <v>-444</v>
+        <v>174</v>
       </c>
       <c r="I131" t="n">
-        <v>1107</v>
+        <v>1031</v>
       </c>
       <c r="J131" t="n">
         <v>0</v>
       </c>
       <c r="K131" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="n">
         <v>131</v>
       </c>
       <c r="B132" t="n">
-        <v>1487</v>
+        <v>1579</v>
       </c>
       <c r="C132" t="inlineStr">
         <is>
-          <t>Šijanec Branko</t>
+          <t>Žerdoner Hermina</t>
         </is>
       </c>
       <c r="D132" t="inlineStr">
         <is>
-          <t>DPD</t>
+          <t>TRR</t>
         </is>
       </c>
       <c r="E132" t="inlineStr">
         <is>
-          <t>KV2</t>
+          <t>BN</t>
         </is>
       </c>
       <c r="F132" t="n">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="G132" t="n">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="H132" t="n">
-        <v>-582</v>
+        <v>-1826</v>
       </c>
       <c r="I132" t="n">
-        <v>1213</v>
+        <v>995</v>
       </c>
       <c r="J132" t="n">
         <v>0</v>
       </c>
       <c r="K132" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="n">
         <v>132</v>
       </c>
       <c r="B133" t="n">
-        <v>205</v>
+        <v>1431</v>
       </c>
       <c r="C133" t="inlineStr">
         <is>
-          <t>Lotrič Stanko</t>
+          <t>Jarc Mirko</t>
         </is>
       </c>
       <c r="D133" t="inlineStr">
         <is>
-          <t>TSK</t>
+          <t>TDL</t>
         </is>
       </c>
       <c r="E133" t="inlineStr">
         <is>
-          <t>MM</t>
+          <t>BN</t>
         </is>
       </c>
       <c r="F133" t="n">
-        <v>5</v>
+        <v>17</v>
       </c>
       <c r="G133" t="n">
-        <v>8</v>
+        <v>17</v>
       </c>
       <c r="H133" t="n">
-        <v>-2017</v>
+        <v>-1835</v>
       </c>
       <c r="I133" t="n">
-        <v>1275</v>
+        <v>1084</v>
       </c>
       <c r="J133" t="n">
         <v>0</v>
       </c>
       <c r="K133" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="n">
         <v>133</v>
       </c>
       <c r="B134" t="n">
-        <v>1347</v>
+        <v>1553</v>
       </c>
       <c r="C134" t="inlineStr">
         <is>
-          <t>Vekić Pero</t>
+          <t>Goršič Igor</t>
         </is>
       </c>
       <c r="D134" t="inlineStr">
         <is>
-          <t>TMB</t>
+          <t>VAL</t>
         </is>
       </c>
       <c r="E134" t="inlineStr">
         <is>
-          <t>KV3</t>
+          <t>KV1</t>
         </is>
       </c>
       <c r="F134" t="n">
-        <v>4</v>
+        <v>14</v>
       </c>
       <c r="G134" t="n">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="H134" t="n">
-        <v>-2139</v>
+        <v>-995</v>
       </c>
       <c r="I134" t="n">
-        <v>1070</v>
+        <v>1244</v>
       </c>
       <c r="J134" t="n">
         <v>0</v>
       </c>
       <c r="K134" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="n">
         <v>134</v>
       </c>
       <c r="B135" t="n">
-        <v>1582</v>
+        <v>1566</v>
       </c>
       <c r="C135" t="inlineStr">
         <is>
-          <t>Trope Mrak Lidija</t>
+          <t>Marinšek Marjan</t>
         </is>
       </c>
       <c r="D135" t="inlineStr">
         <is>
-          <t>DTŠ</t>
+          <t>HKR</t>
         </is>
       </c>
       <c r="E135" t="inlineStr">
         <is>
           <t>BN</t>
         </is>
       </c>
       <c r="F135" t="n">
-        <v>3</v>
+        <v>14</v>
       </c>
       <c r="G135" t="n">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="H135" t="n">
-        <v>-1510</v>
+        <v>-444</v>
       </c>
       <c r="I135" t="n">
-        <v>1054</v>
+        <v>1107</v>
       </c>
       <c r="J135" t="n">
         <v>0</v>
       </c>
       <c r="K135" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="n">
         <v>135</v>
       </c>
       <c r="B136" t="n">
-        <v>26</v>
+        <v>1487</v>
       </c>
       <c r="C136" t="inlineStr">
         <is>
-          <t>Lampret Janez</t>
+          <t>Šijanec Branko</t>
         </is>
       </c>
       <c r="D136" t="inlineStr">
         <is>
-          <t>ŠDS</t>
+          <t>DPD</t>
         </is>
       </c>
       <c r="E136" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>KV2</t>
         </is>
       </c>
       <c r="F136" t="n">
-        <v>2</v>
+        <v>13</v>
       </c>
       <c r="G136" t="n">
         <v>8</v>
       </c>
       <c r="H136" t="n">
-        <v>577</v>
+        <v>-582</v>
       </c>
       <c r="I136" t="n">
-        <v>1003</v>
+        <v>1235</v>
       </c>
       <c r="J136" t="n">
         <v>0</v>
       </c>
       <c r="K136" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="n">
         <v>136</v>
       </c>
       <c r="B137" t="n">
-        <v>1370</v>
+        <v>1347</v>
       </c>
       <c r="C137" t="inlineStr">
         <is>
-          <t>Milunič Milovan</t>
+          <t>Vekić Pero</t>
         </is>
       </c>
       <c r="D137" t="inlineStr">
         <is>
-          <t>TDP</t>
+          <t>TMB</t>
         </is>
       </c>
       <c r="E137" t="inlineStr">
         <is>
-          <t>KV2</t>
+          <t>KV3</t>
         </is>
       </c>
       <c r="F137" t="n">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="G137" t="n">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="H137" t="n">
-        <v>-2298</v>
+        <v>-2139</v>
       </c>
       <c r="I137" t="n">
-        <v>1148</v>
+        <v>1070</v>
       </c>
       <c r="J137" t="n">
         <v>0</v>
       </c>
       <c r="K137" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="n">
         <v>137</v>
       </c>
       <c r="B138" t="n">
-        <v>820</v>
+        <v>1582</v>
       </c>
       <c r="C138" t="inlineStr">
         <is>
-          <t>Markič  Alojz</t>
+          <t>Trope Mrak Lidija</t>
         </is>
       </c>
       <c r="D138" t="inlineStr">
         <is>
-          <t>TSK</t>
+          <t>DTŠ</t>
         </is>
       </c>
       <c r="E138" t="inlineStr">
         <is>
-          <t>MM</t>
+          <t>BN</t>
         </is>
       </c>
       <c r="F138" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="G138" t="n">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="H138" t="n">
-        <v>-339</v>
+        <v>-1510</v>
       </c>
       <c r="I138" t="n">
-        <v>1304</v>
+        <v>1054</v>
       </c>
       <c r="J138" t="n">
         <v>0</v>
       </c>
       <c r="K138" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="n">
         <v>138</v>
       </c>
       <c r="B139" t="n">
-        <v>1000</v>
+        <v>26</v>
       </c>
       <c r="C139" t="inlineStr">
         <is>
-          <t>Gaspari Marta</t>
+          <t>Lampret Janez</t>
         </is>
       </c>
       <c r="D139" t="inlineStr">
         <is>
-          <t>DTŠ</t>
+          <t>ŠDS</t>
         </is>
       </c>
       <c r="E139" t="inlineStr">
         <is>
-          <t>BN</t>
+          <t>M</t>
         </is>
       </c>
       <c r="F139" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="G139" t="n">
         <v>8</v>
       </c>
       <c r="H139" t="n">
-        <v>-528</v>
+        <v>577</v>
       </c>
       <c r="I139" t="n">
-        <v>1007</v>
+        <v>1003</v>
       </c>
       <c r="J139" t="n">
         <v>0</v>
       </c>
       <c r="K139" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="n">
         <v>139</v>
       </c>
       <c r="B140" t="n">
-        <v>1062</v>
+        <v>1370</v>
       </c>
       <c r="C140" t="inlineStr">
         <is>
-          <t>Gaspari Drago</t>
+          <t>Milunič Milovan</t>
         </is>
       </c>
       <c r="D140" t="inlineStr">
         <is>
-          <t>DTŠ</t>
+          <t>TDP</t>
         </is>
       </c>
       <c r="E140" t="inlineStr">
         <is>
-          <t>BN</t>
+          <t>KV2</t>
         </is>
       </c>
       <c r="F140" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="G140" t="n">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="H140" t="n">
-        <v>-1629</v>
+        <v>-2298</v>
       </c>
       <c r="I140" t="n">
-        <v>1007</v>
+        <v>1148</v>
       </c>
       <c r="J140" t="n">
         <v>0</v>
       </c>
       <c r="K140" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="n">
         <v>140</v>
       </c>
       <c r="B141" t="n">
+        <v>820</v>
+      </c>
+      <c r="C141" t="inlineStr">
+        <is>
+          <t>Markič  Alojz</t>
+        </is>
+      </c>
+      <c r="D141" t="inlineStr">
+        <is>
+          <t>TSK</t>
+        </is>
+      </c>
+      <c r="E141" t="inlineStr">
+        <is>
+          <t>MM</t>
+        </is>
+      </c>
+      <c r="F141" t="n">
         <v>1</v>
       </c>
-      <c r="C141" t="inlineStr">
-[...16 lines deleted...]
-      </c>
       <c r="G141" t="n">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="H141" t="n">
-        <v>-548</v>
+        <v>-339</v>
       </c>
       <c r="I141" t="n">
-        <v>996</v>
+        <v>1304</v>
       </c>
       <c r="J141" t="n">
         <v>0</v>
       </c>
       <c r="K141" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="n">
         <v>141</v>
       </c>
       <c r="B142" t="n">
-        <v>1485</v>
+        <v>1000</v>
       </c>
       <c r="C142" t="inlineStr">
         <is>
-          <t>Butina Zvonimir</t>
+          <t>Gaspari Marta</t>
         </is>
       </c>
       <c r="D142" t="inlineStr">
         <is>
           <t>DTŠ</t>
         </is>
       </c>
       <c r="E142" t="inlineStr">
         <is>
           <t>BN</t>
         </is>
       </c>
       <c r="F142" t="n">
         <v>0</v>
       </c>
       <c r="G142" t="n">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="H142" t="n">
-        <v>-1647</v>
+        <v>-528</v>
       </c>
       <c r="I142" t="n">
-        <v>1003</v>
+        <v>1007</v>
       </c>
       <c r="J142" t="n">
         <v>0</v>
       </c>
       <c r="K142" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="n">
         <v>142</v>
       </c>
       <c r="B143" t="n">
-        <v>1414</v>
+        <v>1062</v>
       </c>
       <c r="C143" t="inlineStr">
         <is>
-          <t>Sušec Igor</t>
+          <t>Gaspari Drago</t>
         </is>
       </c>
       <c r="D143" t="inlineStr">
         <is>
-          <t>DPD</t>
+          <t>DTŠ</t>
         </is>
       </c>
       <c r="E143" t="inlineStr">
         <is>
-          <t>M</t>
+          <t>BN</t>
         </is>
       </c>
       <c r="F143" t="n">
         <v>0</v>
       </c>
       <c r="G143" t="n">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="H143" t="n">
-        <v>-940</v>
+        <v>-1629</v>
       </c>
       <c r="I143" t="n">
-        <v>1239</v>
+        <v>1007</v>
       </c>
       <c r="J143" t="n">
         <v>0</v>
       </c>
       <c r="K143" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="n">
         <v>143</v>
       </c>
       <c r="B144" t="n">
-        <v>12</v>
+        <v>1</v>
       </c>
       <c r="C144" t="inlineStr">
         <is>
-          <t>Erjavec Nikolaj</t>
+          <t>Višček Stane</t>
         </is>
       </c>
       <c r="D144" t="inlineStr">
         <is>
-          <t>ŠDS</t>
+          <t>ŠDP</t>
         </is>
       </c>
       <c r="E144" t="inlineStr">
         <is>
-          <t>MM</t>
+          <t>M</t>
         </is>
       </c>
       <c r="F144" t="n">
         <v>0</v>
       </c>
       <c r="G144" t="n">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="H144" t="n">
-        <v>-42</v>
+        <v>-548</v>
       </c>
       <c r="I144" t="n">
-        <v>1285</v>
+        <v>996</v>
       </c>
       <c r="J144" t="n">
         <v>0</v>
       </c>
       <c r="K144" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="145">
+      <c r="A145" t="n">
+        <v>144</v>
+      </c>
+      <c r="B145" t="n">
+        <v>1485</v>
+      </c>
+      <c r="C145" t="inlineStr">
+        <is>
+          <t>Butina Zvonimir</t>
+        </is>
+      </c>
+      <c r="D145" t="inlineStr">
+        <is>
+          <t>DTŠ</t>
+        </is>
+      </c>
+      <c r="E145" t="inlineStr">
+        <is>
+          <t>BN</t>
+        </is>
+      </c>
+      <c r="F145" t="n">
+        <v>0</v>
+      </c>
+      <c r="G145" t="n">
+        <v>7</v>
+      </c>
+      <c r="H145" t="n">
+        <v>-1647</v>
+      </c>
+      <c r="I145" t="n">
+        <v>1003</v>
+      </c>
+      <c r="J145" t="n">
+        <v>0</v>
+      </c>
+      <c r="K145" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="146">
+      <c r="A146" t="n">
+        <v>145</v>
+      </c>
+      <c r="B146" t="n">
+        <v>1414</v>
+      </c>
+      <c r="C146" t="inlineStr">
+        <is>
+          <t>Sušec Igor</t>
+        </is>
+      </c>
+      <c r="D146" t="inlineStr">
+        <is>
+          <t>DPD</t>
+        </is>
+      </c>
+      <c r="E146" t="inlineStr">
+        <is>
+          <t>M</t>
+        </is>
+      </c>
+      <c r="F146" t="n">
+        <v>0</v>
+      </c>
+      <c r="G146" t="n">
+        <v>6</v>
+      </c>
+      <c r="H146" t="n">
+        <v>-940</v>
+      </c>
+      <c r="I146" t="n">
+        <v>1241</v>
+      </c>
+      <c r="J146" t="n">
+        <v>0</v>
+      </c>
+      <c r="K146" t="n">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="147">
+      <c r="A147" t="n">
+        <v>146</v>
+      </c>
+      <c r="B147" t="n">
+        <v>12</v>
+      </c>
+      <c r="C147" t="inlineStr">
+        <is>
+          <t>Erjavec Nikolaj</t>
+        </is>
+      </c>
+      <c r="D147" t="inlineStr">
+        <is>
+          <t>ŠDS</t>
+        </is>
+      </c>
+      <c r="E147" t="inlineStr">
+        <is>
+          <t>MM</t>
+        </is>
+      </c>
+      <c r="F147" t="n">
+        <v>0</v>
+      </c>
+      <c r="G147" t="n">
+        <v>4</v>
+      </c>
+      <c r="H147" t="n">
+        <v>-42</v>
+      </c>
+      <c r="I147" t="n">
+        <v>1285</v>
+      </c>
+      <c r="J147" t="n">
+        <v>0</v>
+      </c>
+      <c r="K147" t="n">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>