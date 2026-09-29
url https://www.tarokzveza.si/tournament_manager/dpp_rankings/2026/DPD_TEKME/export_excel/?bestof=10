--- v0 (2026-07-23)
+++ v1 (2026-09-29)
@@ -511,92 +511,92 @@
       <c r="C2" t="inlineStr">
         <is>
           <t>Šeško Sabina</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>DPD</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="F2" t="n">
         <v>0</v>
       </c>
       <c r="G2" t="n">
         <v>19</v>
       </c>
       <c r="H2" t="n">
         <v>1851</v>
       </c>
       <c r="I2" t="n">
-        <v>1351</v>
+        <v>1274</v>
       </c>
       <c r="J2" t="n">
         <v>0</v>
       </c>
       <c r="K2" t="n">
         <v>3</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>2</v>
       </c>
       <c r="B3" t="n">
         <v>1375</v>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>Majcen Zoran</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>DPD</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>MM</t>
         </is>
       </c>
       <c r="F3" t="n">
         <v>0</v>
       </c>
       <c r="G3" t="n">
         <v>18</v>
       </c>
       <c r="H3" t="n">
         <v>794</v>
       </c>
       <c r="I3" t="n">
-        <v>1346</v>
+        <v>1416</v>
       </c>
       <c r="J3" t="n">
         <v>0</v>
       </c>
       <c r="K3" t="n">
         <v>3</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>3</v>
       </c>
       <c r="B4" t="n">
         <v>1436</v>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>Pahernik Milan</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>DPD</t>
         </is>
       </c>
@@ -634,92 +634,92 @@
       <c r="C5" t="inlineStr">
         <is>
           <t>Radolič Igor</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>DPD</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t>M</t>
         </is>
       </c>
       <c r="F5" t="n">
         <v>0</v>
       </c>
       <c r="G5" t="n">
         <v>15</v>
       </c>
       <c r="H5" t="n">
         <v>-313</v>
       </c>
       <c r="I5" t="n">
-        <v>1278</v>
+        <v>1274</v>
       </c>
       <c r="J5" t="n">
         <v>0</v>
       </c>
       <c r="K5" t="n">
         <v>3</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
         <v>5</v>
       </c>
       <c r="B6" t="n">
         <v>1191</v>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>Brcko Danijel</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>DPD</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t>KV1</t>
         </is>
       </c>
       <c r="F6" t="n">
         <v>0</v>
       </c>
       <c r="G6" t="n">
         <v>12</v>
       </c>
       <c r="H6" t="n">
         <v>981</v>
       </c>
       <c r="I6" t="n">
-        <v>1282</v>
+        <v>1274</v>
       </c>
       <c r="J6" t="n">
         <v>0</v>
       </c>
       <c r="K6" t="n">
         <v>2</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>6</v>
       </c>
       <c r="B7" t="n">
         <v>2000</v>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>Horvat Ivan</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>DPD</t>
         </is>
       </c>
@@ -798,51 +798,51 @@
       <c r="C9" t="inlineStr">
         <is>
           <t>Duler Toni</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t>TDP</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
           <t>ŠM</t>
         </is>
       </c>
       <c r="F9" t="n">
         <v>0</v>
       </c>
       <c r="G9" t="n">
         <v>8</v>
       </c>
       <c r="H9" t="n">
         <v>606</v>
       </c>
       <c r="I9" t="n">
-        <v>1375</v>
+        <v>1309</v>
       </c>
       <c r="J9" t="n">
         <v>0</v>
       </c>
       <c r="K9" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="n">
         <v>9</v>
       </c>
       <c r="B10" t="n">
         <v>902</v>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>Hasemali Fredi</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t>TDP</t>
         </is>
       </c>
@@ -962,133 +962,133 @@
       <c r="C13" t="inlineStr">
         <is>
           <t>Tušek Lidija</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
           <t>TDP</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
           <t>KV1</t>
         </is>
       </c>
       <c r="F13" t="n">
         <v>0</v>
       </c>
       <c r="G13" t="n">
         <v>6</v>
       </c>
       <c r="H13" t="n">
         <v>562</v>
       </c>
       <c r="I13" t="n">
-        <v>1170</v>
+        <v>1162</v>
       </c>
       <c r="J13" t="n">
         <v>0</v>
       </c>
       <c r="K13" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="n">
         <v>13</v>
       </c>
       <c r="B14" t="n">
         <v>1556</v>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t>Purkhard Dušan</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
           <t>TMB</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
           <t>KV3</t>
         </is>
       </c>
       <c r="F14" t="n">
         <v>0</v>
       </c>
       <c r="G14" t="n">
         <v>5</v>
       </c>
       <c r="H14" t="n">
         <v>-316</v>
       </c>
       <c r="I14" t="n">
-        <v>1160</v>
+        <v>1212</v>
       </c>
       <c r="J14" t="n">
         <v>0</v>
       </c>
       <c r="K14" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="n">
         <v>14</v>
       </c>
       <c r="B15" t="n">
         <v>720</v>
       </c>
       <c r="C15" t="inlineStr">
         <is>
           <t>Lampret Franc</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
           <t>TDP</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
           <t>KV1</t>
         </is>
       </c>
       <c r="F15" t="n">
         <v>0</v>
       </c>
       <c r="G15" t="n">
         <v>5</v>
       </c>
       <c r="H15" t="n">
         <v>-388</v>
       </c>
       <c r="I15" t="n">
-        <v>1163</v>
+        <v>1190</v>
       </c>
       <c r="J15" t="n">
         <v>0</v>
       </c>
       <c r="K15" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="n">
         <v>15</v>
       </c>
       <c r="B16" t="n">
         <v>1628</v>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t>Župevc Gregor</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
           <t>DPD</t>
         </is>
       </c>