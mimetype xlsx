--- v0 (2026-04-18)
+++ v1 (2026-09-29)
@@ -2555,51 +2555,51 @@
       </c>
       <c r="I51" t="n">
         <v>0</v>
       </c>
       <c r="J51" t="n">
         <v>0</v>
       </c>
       <c r="K51" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="n">
         <v>50</v>
       </c>
       <c r="B52" t="n">
         <v>94</v>
       </c>
       <c r="C52" t="inlineStr">
         <is>
           <t>Vengušt Marjan</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>KVC</t>
+          <t>TRR</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
           <t>KV1</t>
         </is>
       </c>
       <c r="F52" t="n">
         <v>10</v>
       </c>
       <c r="G52" t="n">
         <v>72</v>
       </c>
       <c r="H52" t="n">
         <v>41</v>
       </c>
       <c r="I52" t="n">
         <v>0</v>
       </c>
       <c r="J52" t="n">
         <v>0</v>
       </c>
       <c r="K52" t="n">
         <v>1234</v>
       </c>