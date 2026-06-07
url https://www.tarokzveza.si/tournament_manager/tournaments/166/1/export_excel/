--- v0 (2026-04-18)
+++ v1 (2026-06-07)
@@ -1448,51 +1448,51 @@
       </c>
       <c r="I24" t="n">
         <v>0</v>
       </c>
       <c r="J24" t="n">
         <v>0</v>
       </c>
       <c r="K24" t="n">
         <v>1000</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="n">
         <v>24</v>
       </c>
       <c r="B25" t="n">
         <v>94</v>
       </c>
       <c r="C25" t="inlineStr">
         <is>
           <t>Vengušt Marjan</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>KVC</t>
+          <t>TRR</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
           <t>KV1</t>
         </is>
       </c>
       <c r="F25" t="n">
         <v>6</v>
       </c>
       <c r="G25" t="n">
         <v>-12</v>
       </c>
       <c r="H25" t="n">
         <v>0</v>
       </c>
       <c r="I25" t="n">
         <v>0</v>
       </c>
       <c r="J25" t="n">
         <v>0</v>
       </c>
       <c r="K25" t="n">
         <v>1000</v>
       </c>
@@ -2186,51 +2186,51 @@
       </c>
       <c r="I42" t="n">
         <v>0</v>
       </c>
       <c r="J42" t="n">
         <v>0</v>
       </c>
       <c r="K42" t="n">
         <v>1000</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="n">
         <v>42</v>
       </c>
       <c r="B43" t="n">
         <v>1180</v>
       </c>
       <c r="C43" t="inlineStr">
         <is>
           <t>Mlinar Vlasta</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>KVC</t>
+          <t>TRR</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
           <t>KV2</t>
         </is>
       </c>
       <c r="F43" t="n">
         <v>4</v>
       </c>
       <c r="G43" t="n">
         <v>-984</v>
       </c>
       <c r="H43" t="n">
         <v>0</v>
       </c>
       <c r="I43" t="n">
         <v>0</v>
       </c>
       <c r="J43" t="n">
         <v>0</v>
       </c>
       <c r="K43" t="n">
         <v>1000</v>
       </c>