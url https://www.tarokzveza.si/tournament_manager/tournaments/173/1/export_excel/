--- v0 (2026-04-18)
+++ v1 (2026-10-01)
@@ -1152,51 +1152,51 @@
       </c>
       <c r="F17" t="n">
         <v>5</v>
       </c>
       <c r="G17" t="n">
         <v>-587</v>
       </c>
       <c r="H17" t="n">
         <v>0</v>
       </c>
       <c r="I17" t="n">
         <v>0</v>
       </c>
       <c r="J17" t="n">
         <v>0</v>
       </c>
       <c r="K17" t="n">
         <v>1193</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="n">
         <v>17</v>
       </c>
       <c r="B18" t="n">
-        <v>5030</v>
+        <v>1649</v>
       </c>
       <c r="C18" t="inlineStr">
         <is>
           <t>Stipetič Ana</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>PAH</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
           <t>BN</t>
         </is>
       </c>
       <c r="F18" t="n">
         <v>4</v>
       </c>
       <c r="G18" t="n">
         <v>-691</v>
       </c>
       <c r="H18" t="n">
         <v>0</v>
       </c>