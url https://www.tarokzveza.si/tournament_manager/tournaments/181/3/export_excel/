--- v0 (2026-04-18)
+++ v1 (2026-06-07)
@@ -1111,51 +1111,51 @@
       </c>
       <c r="F16" t="n">
         <v>4</v>
       </c>
       <c r="G16" t="n">
         <v>-382</v>
       </c>
       <c r="H16" t="n">
         <v>0</v>
       </c>
       <c r="I16" t="n">
         <v>0</v>
       </c>
       <c r="J16" t="n">
         <v>-45</v>
       </c>
       <c r="K16" t="n">
         <v>1288</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="n">
         <v>16</v>
       </c>
       <c r="B17" t="n">
-        <v>5030</v>
+        <v>1649</v>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>Stipetič Ana</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t>PAH</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
           <t>BN</t>
         </is>
       </c>
       <c r="F17" t="n">
         <v>4</v>
       </c>
       <c r="G17" t="n">
         <v>-892</v>
       </c>
       <c r="H17" t="n">
         <v>0</v>
       </c>