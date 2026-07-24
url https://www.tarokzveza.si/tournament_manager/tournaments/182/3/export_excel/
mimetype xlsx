--- v0 (2026-04-18)
+++ v1 (2026-07-24)
@@ -1038,51 +1038,51 @@
       </c>
       <c r="I14" t="n">
         <v>0</v>
       </c>
       <c r="J14" t="n">
         <v>-11</v>
       </c>
       <c r="K14" t="n">
         <v>1304</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="n">
         <v>14</v>
       </c>
       <c r="B15" t="n">
         <v>1180</v>
       </c>
       <c r="C15" t="inlineStr">
         <is>
           <t>Mlinar Vlasta</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>KVC</t>
+          <t>TRR</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
           <t>KV2</t>
         </is>
       </c>
       <c r="F15" t="n">
         <v>6</v>
       </c>
       <c r="G15" t="n">
         <v>235</v>
       </c>
       <c r="H15" t="n">
         <v>0</v>
       </c>
       <c r="I15" t="n">
         <v>0</v>
       </c>
       <c r="J15" t="n">
         <v>15</v>
       </c>
       <c r="K15" t="n">
         <v>1224</v>
       </c>
@@ -1120,51 +1120,51 @@
       </c>
       <c r="I16" t="n">
         <v>0</v>
       </c>
       <c r="J16" t="n">
         <v>12</v>
       </c>
       <c r="K16" t="n">
         <v>1032</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="n">
         <v>16</v>
       </c>
       <c r="B17" t="n">
         <v>94</v>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>Vengušt Marjan</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>KVC</t>
+          <t>TRR</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
           <t>KV1</t>
         </is>
       </c>
       <c r="F17" t="n">
         <v>6</v>
       </c>
       <c r="G17" t="n">
         <v>-83</v>
       </c>
       <c r="H17" t="n">
         <v>0</v>
       </c>
       <c r="I17" t="n">
         <v>0</v>
       </c>
       <c r="J17" t="n">
         <v>4</v>
       </c>
       <c r="K17" t="n">
         <v>1238</v>
       </c>