--- v0 (2026-04-18)
+++ v1 (2026-09-29)
@@ -824,51 +824,51 @@
       </c>
       <c r="F9" t="n">
         <v>6</v>
       </c>
       <c r="G9" t="n">
         <v>79</v>
       </c>
       <c r="H9" t="n">
         <v>0</v>
       </c>
       <c r="I9" t="n">
         <v>0</v>
       </c>
       <c r="J9" t="n">
         <v>3</v>
       </c>
       <c r="K9" t="n">
         <v>1125</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="n">
         <v>9</v>
       </c>
       <c r="B10" t="n">
-        <v>5030</v>
+        <v>1649</v>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>Stipetič Ana</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t>PAH</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
           <t>BN</t>
         </is>
       </c>
       <c r="F10" t="n">
         <v>6</v>
       </c>
       <c r="G10" t="n">
         <v>-445</v>
       </c>
       <c r="H10" t="n">
         <v>0</v>
       </c>