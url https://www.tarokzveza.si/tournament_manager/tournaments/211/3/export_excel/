--- v0 (2026-04-18)
+++ v1 (2026-06-13)
@@ -865,51 +865,51 @@
       </c>
       <c r="F10" t="n">
         <v>5</v>
       </c>
       <c r="G10" t="n">
         <v>-190</v>
       </c>
       <c r="H10" t="n">
         <v>0</v>
       </c>
       <c r="I10" t="n">
         <v>0</v>
       </c>
       <c r="J10" t="n">
         <v>-26</v>
       </c>
       <c r="K10" t="n">
         <v>1231</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="n">
         <v>10</v>
       </c>
       <c r="B11" t="n">
-        <v>5030</v>
+        <v>1649</v>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>Stipetič Ana</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>PAH</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
           <t>BN</t>
         </is>
       </c>
       <c r="F11" t="n">
         <v>5</v>
       </c>
       <c r="G11" t="n">
         <v>-971</v>
       </c>
       <c r="H11" t="n">
         <v>0</v>
       </c>