--- v0 (2026-04-18)
+++ v1 (2026-09-29)
@@ -414,51 +414,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:K18"/>
+  <dimension ref="A1:K17"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="10" customWidth="1" min="1" max="1"/>
     <col width="15" customWidth="1" min="2" max="2"/>
     <col width="25" customWidth="1" min="3" max="3"/>
     <col width="20" customWidth="1" min="4" max="4"/>
     <col width="15" customWidth="1" min="5" max="5"/>
     <col width="15" customWidth="1" min="6" max="6"/>
     <col width="15" customWidth="1" min="7" max="7"/>
     <col width="15" customWidth="1" min="8" max="8"/>
     <col width="15" customWidth="1" min="9" max="9"/>
     <col width="15" customWidth="1" min="10" max="10"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Uvrstitev</t>
         </is>
       </c>
@@ -739,493 +739,452 @@
         <is>
           <t>KV3</t>
         </is>
       </c>
       <c r="F7" t="n">
         <v>6</v>
       </c>
       <c r="G7" t="n">
         <v>671</v>
       </c>
       <c r="H7" t="n">
         <v>0</v>
       </c>
       <c r="I7" t="n">
         <v>0</v>
       </c>
       <c r="J7" t="n">
         <v>-5</v>
       </c>
       <c r="K7" t="n">
         <v>1167</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="n">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B8" t="n">
-        <v>493</v>
+        <v>571</v>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>Burulič Danilo</t>
+          <t>Bohak Branko</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>PAH</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>BN</t>
+          <t>KV1</t>
         </is>
       </c>
       <c r="F8" t="n">
         <v>6</v>
       </c>
       <c r="G8" t="n">
-        <v>620</v>
+        <v>437</v>
       </c>
       <c r="H8" t="n">
         <v>0</v>
       </c>
       <c r="I8" t="n">
         <v>0</v>
       </c>
       <c r="J8" t="n">
-        <v>24</v>
+        <v>-24</v>
       </c>
       <c r="K8" t="n">
-        <v>1024</v>
+        <v>1276</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="n">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B9" t="n">
-        <v>571</v>
+        <v>1567</v>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>Bohak Branko</t>
+          <t>Mak Rajko</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t>PAH</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>KV1</t>
+          <t>KV3</t>
         </is>
       </c>
       <c r="F9" t="n">
         <v>6</v>
       </c>
       <c r="G9" t="n">
-        <v>437</v>
+        <v>-21</v>
       </c>
       <c r="H9" t="n">
         <v>0</v>
       </c>
       <c r="I9" t="n">
         <v>0</v>
       </c>
       <c r="J9" t="n">
-        <v>-24</v>
+        <v>-13</v>
       </c>
       <c r="K9" t="n">
-        <v>1276</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="n">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B10" t="n">
-        <v>1567</v>
+        <v>1169</v>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>Mak Rajko</t>
+          <t>Voh Albin</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t>PAH</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>KV3</t>
+          <t>KV1</t>
         </is>
       </c>
       <c r="F10" t="n">
         <v>6</v>
       </c>
       <c r="G10" t="n">
-        <v>-21</v>
+        <v>-447</v>
       </c>
       <c r="H10" t="n">
         <v>0</v>
       </c>
       <c r="I10" t="n">
         <v>0</v>
       </c>
       <c r="J10" t="n">
-        <v>-13</v>
+        <v>-18</v>
       </c>
       <c r="K10" t="n">
-        <v>1200</v>
+        <v>1223</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="n">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B11" t="n">
-        <v>1169</v>
+        <v>1649</v>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>Voh Albin</t>
+          <t>Stipetič Ana</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>PAH</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>KV1</t>
+          <t>BN</t>
         </is>
       </c>
       <c r="F11" t="n">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="G11" t="n">
-        <v>-447</v>
+        <v>-320</v>
       </c>
       <c r="H11" t="n">
         <v>0</v>
       </c>
       <c r="I11" t="n">
         <v>0</v>
       </c>
       <c r="J11" t="n">
-        <v>-18</v>
+        <v>2</v>
       </c>
       <c r="K11" t="n">
-        <v>1223</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="n">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B12" t="n">
-        <v>5030</v>
+        <v>1571</v>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>Stipetič Ana</t>
+          <t>Grm Mira</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>PAH</t>
+          <t>TMB</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>BN</t>
+          <t>KV2</t>
         </is>
       </c>
       <c r="F12" t="n">
         <v>5</v>
       </c>
       <c r="G12" t="n">
-        <v>-320</v>
+        <v>-322</v>
       </c>
       <c r="H12" t="n">
         <v>0</v>
       </c>
       <c r="I12" t="n">
         <v>0</v>
       </c>
       <c r="J12" t="n">
-        <v>2</v>
+        <v>-28</v>
       </c>
       <c r="K12" t="n">
-        <v>1032</v>
+        <v>1124</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="n">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B13" t="n">
-        <v>1571</v>
+        <v>1517</v>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>Grm Mira</t>
+          <t>Bratušek Jožef</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>TMB</t>
+          <t>PAH</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>KV2</t>
+          <t>BN</t>
         </is>
       </c>
       <c r="F13" t="n">
         <v>5</v>
       </c>
       <c r="G13" t="n">
-        <v>-322</v>
+        <v>-825</v>
       </c>
       <c r="H13" t="n">
         <v>0</v>
       </c>
       <c r="I13" t="n">
         <v>0</v>
       </c>
       <c r="J13" t="n">
-        <v>-28</v>
+        <v>-9</v>
       </c>
       <c r="K13" t="n">
-        <v>1124</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="n">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B14" t="n">
-        <v>1517</v>
+        <v>1556</v>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>Bratušek Jožef</t>
+          <t>Purkhard Dušan</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>PAH</t>
+          <t>TMB</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>BN</t>
+          <t>KV3</t>
         </is>
       </c>
       <c r="F14" t="n">
         <v>5</v>
       </c>
       <c r="G14" t="n">
-        <v>-825</v>
+        <v>-1273</v>
       </c>
       <c r="H14" t="n">
         <v>0</v>
       </c>
       <c r="I14" t="n">
         <v>0</v>
       </c>
       <c r="J14" t="n">
-        <v>-9</v>
+        <v>-13</v>
       </c>
       <c r="K14" t="n">
-        <v>1077</v>
+        <v>987</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="n">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B15" t="n">
-        <v>1556</v>
+        <v>5035</v>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>Purkhard Dušan</t>
+          <t>*Čoprež Dušan</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>TMB</t>
+          <t>PAH</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>KV3</t>
+          <t>BN</t>
         </is>
       </c>
       <c r="F15" t="n">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="G15" t="n">
-        <v>-1273</v>
+        <v>39</v>
       </c>
       <c r="H15" t="n">
         <v>0</v>
       </c>
       <c r="I15" t="n">
         <v>0</v>
       </c>
       <c r="J15" t="n">
-        <v>-13</v>
+        <v>4</v>
       </c>
       <c r="K15" t="n">
-        <v>987</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="n">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B16" t="n">
-        <v>5035</v>
+        <v>1555</v>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>*Čoprež Dušan</t>
+          <t>Petrič Maksimiljan</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
           <t>PAH</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
           <t>BN</t>
         </is>
       </c>
       <c r="F16" t="n">
         <v>4</v>
       </c>
       <c r="G16" t="n">
-        <v>39</v>
+        <v>-1069</v>
       </c>
       <c r="H16" t="n">
         <v>0</v>
       </c>
       <c r="I16" t="n">
         <v>0</v>
       </c>
       <c r="J16" t="n">
-        <v>4</v>
+        <v>-41</v>
       </c>
       <c r="K16" t="n">
-        <v>1077</v>
+        <v>1072</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="n">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B17" t="n">
-        <v>1555</v>
+        <v>5063</v>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>Petrič Maksimiljan</t>
+          <t>Tratnik Doroteja</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t>PAH</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
           <t>BN</t>
         </is>
       </c>
       <c r="F17" t="n">
         <v>4</v>
       </c>
       <c r="G17" t="n">
-        <v>-1069</v>
+        <v>-2037</v>
       </c>
       <c r="H17" t="n">
         <v>0</v>
       </c>
       <c r="I17" t="n">
         <v>0</v>
       </c>
       <c r="J17" t="n">
-        <v>-41</v>
+        <v>-23</v>
       </c>
       <c r="K17" t="n">
-        <v>1072</v>
-[...39 lines deleted...]
-      <c r="K18" t="n">
         <v>977</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>