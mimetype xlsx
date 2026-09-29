--- v0 (2026-04-18)
+++ v1 (2026-09-29)
@@ -1193,51 +1193,51 @@
       </c>
       <c r="F18" t="n">
         <v>4</v>
       </c>
       <c r="G18" t="n">
         <v>-519</v>
       </c>
       <c r="H18" t="n">
         <v>0</v>
       </c>
       <c r="I18" t="n">
         <v>0</v>
       </c>
       <c r="J18" t="n">
         <v>-15</v>
       </c>
       <c r="K18" t="n">
         <v>944</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="n">
         <v>18</v>
       </c>
       <c r="B19" t="n">
-        <v>5030</v>
+        <v>1649</v>
       </c>
       <c r="C19" t="inlineStr">
         <is>
           <t>Stipetič Ana</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>PAH</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
           <t>BN</t>
         </is>
       </c>
       <c r="F19" t="n">
         <v>3</v>
       </c>
       <c r="G19" t="n">
         <v>-653</v>
       </c>
       <c r="H19" t="n">
         <v>0</v>
       </c>