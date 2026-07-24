--- v0 (2026-04-18)
+++ v1 (2026-07-24)
@@ -1070,51 +1070,51 @@
       </c>
       <c r="F15" t="n">
         <v>4</v>
       </c>
       <c r="G15" t="n">
         <v>444</v>
       </c>
       <c r="H15" t="n">
         <v>0</v>
       </c>
       <c r="I15" t="n">
         <v>0</v>
       </c>
       <c r="J15" t="n">
         <v>10</v>
       </c>
       <c r="K15" t="n">
         <v>1076</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="n">
         <v>15</v>
       </c>
       <c r="B16" t="n">
-        <v>5030</v>
+        <v>1649</v>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t>Stipetič Ana</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
           <t>PAH</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
           <t>BN</t>
         </is>
       </c>
       <c r="F16" t="n">
         <v>4</v>
       </c>
       <c r="G16" t="n">
         <v>-894</v>
       </c>
       <c r="H16" t="n">
         <v>0</v>
       </c>