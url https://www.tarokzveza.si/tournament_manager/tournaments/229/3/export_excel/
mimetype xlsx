--- v0 (2026-04-18)
+++ v1 (2026-09-29)
@@ -906,51 +906,51 @@
       </c>
       <c r="F11" t="n">
         <v>5</v>
       </c>
       <c r="G11" t="n">
         <v>5</v>
       </c>
       <c r="H11" t="n">
         <v>0</v>
       </c>
       <c r="I11" t="n">
         <v>0</v>
       </c>
       <c r="J11" t="n">
         <v>9</v>
       </c>
       <c r="K11" t="n">
         <v>1048</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="n">
         <v>11</v>
       </c>
       <c r="B12" t="n">
-        <v>5030</v>
+        <v>1649</v>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>Stipetič Ana</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t>PAH</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
           <t>BN</t>
         </is>
       </c>
       <c r="F12" t="n">
         <v>5</v>
       </c>
       <c r="G12" t="n">
         <v>-474</v>
       </c>
       <c r="H12" t="n">
         <v>0</v>
       </c>