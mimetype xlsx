--- v0 (2026-04-18)
+++ v1 (2026-06-15)
@@ -1603,51 +1603,51 @@
       </c>
       <c r="F28" t="n">
         <v>4</v>
       </c>
       <c r="G28" t="n">
         <v>-796</v>
       </c>
       <c r="H28" t="n">
         <v>0</v>
       </c>
       <c r="I28" t="n">
         <v>0</v>
       </c>
       <c r="J28" t="n">
         <v>0</v>
       </c>
       <c r="K28" t="n">
         <v>1214</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="n">
         <v>28</v>
       </c>
       <c r="B29" t="n">
-        <v>5030</v>
+        <v>1649</v>
       </c>
       <c r="C29" t="inlineStr">
         <is>
           <t>Stipetič Ana</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
           <t>PAH</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
           <t>BN</t>
         </is>
       </c>
       <c r="F29" t="n">
         <v>4</v>
       </c>
       <c r="G29" t="n">
         <v>-801</v>
       </c>
       <c r="H29" t="n">
         <v>0</v>
       </c>