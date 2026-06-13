--- v0 (2026-04-18)
+++ v1 (2026-06-13)
@@ -1325,51 +1325,51 @@
       </c>
       <c r="I21" t="n">
         <v>0</v>
       </c>
       <c r="J21" t="n">
         <v>0</v>
       </c>
       <c r="K21" t="n">
         <v>1000</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="n">
         <v>21</v>
       </c>
       <c r="B22" t="n">
         <v>1180</v>
       </c>
       <c r="C22" t="inlineStr">
         <is>
           <t>Mlinar Vlasta</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>KVC</t>
+          <t>TRR</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
           <t>KV2</t>
         </is>
       </c>
       <c r="F22" t="n">
         <v>6</v>
       </c>
       <c r="G22" t="n">
         <v>160</v>
       </c>
       <c r="H22" t="n">
         <v>0</v>
       </c>
       <c r="I22" t="n">
         <v>0</v>
       </c>
       <c r="J22" t="n">
         <v>0</v>
       </c>
       <c r="K22" t="n">
         <v>1224</v>
       </c>
@@ -1694,51 +1694,51 @@
       </c>
       <c r="I30" t="n">
         <v>0</v>
       </c>
       <c r="J30" t="n">
         <v>0</v>
       </c>
       <c r="K30" t="n">
         <v>1288</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="n">
         <v>30</v>
       </c>
       <c r="B31" t="n">
         <v>94</v>
       </c>
       <c r="C31" t="inlineStr">
         <is>
           <t>Vengušt Marjan</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>KVC</t>
+          <t>TRR</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
           <t>KV1</t>
         </is>
       </c>
       <c r="F31" t="n">
         <v>5</v>
       </c>
       <c r="G31" t="n">
         <v>-7</v>
       </c>
       <c r="H31" t="n">
         <v>0</v>
       </c>
       <c r="I31" t="n">
         <v>0</v>
       </c>
       <c r="J31" t="n">
         <v>0</v>
       </c>
       <c r="K31" t="n">
         <v>1238</v>
       </c>