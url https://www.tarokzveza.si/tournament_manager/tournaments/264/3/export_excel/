--- v0 (2026-04-18)
+++ v1 (2026-07-24)
@@ -1325,51 +1325,51 @@
       </c>
       <c r="I21" t="n">
         <v>0</v>
       </c>
       <c r="J21" t="n">
         <v>-34</v>
       </c>
       <c r="K21" t="n">
         <v>1349</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="n">
         <v>21</v>
       </c>
       <c r="B22" t="n">
         <v>1180</v>
       </c>
       <c r="C22" t="inlineStr">
         <is>
           <t>Mlinar Vlasta</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>KVC</t>
+          <t>TRR</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
           <t>KV2</t>
         </is>
       </c>
       <c r="F22" t="n">
         <v>5</v>
       </c>
       <c r="G22" t="n">
         <v>-918</v>
       </c>
       <c r="H22" t="n">
         <v>0</v>
       </c>
       <c r="I22" t="n">
         <v>0</v>
       </c>
       <c r="J22" t="n">
         <v>-17</v>
       </c>
       <c r="K22" t="n">
         <v>1207</v>
       </c>