--- v0 (2026-04-18)
+++ v1 (2026-07-24)
@@ -783,51 +783,51 @@
       </c>
       <c r="F8" t="n">
         <v>6</v>
       </c>
       <c r="G8" t="n">
         <v>-219</v>
       </c>
       <c r="H8" t="n">
         <v>0</v>
       </c>
       <c r="I8" t="n">
         <v>0</v>
       </c>
       <c r="J8" t="n">
         <v>3</v>
       </c>
       <c r="K8" t="n">
         <v>1112</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="n">
         <v>8</v>
       </c>
       <c r="B9" t="n">
-        <v>5030</v>
+        <v>1649</v>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>Stipetič Ana</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t>PAH</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
           <t>BN</t>
         </is>
       </c>
       <c r="F9" t="n">
         <v>6</v>
       </c>
       <c r="G9" t="n">
         <v>-847</v>
       </c>
       <c r="H9" t="n">
         <v>0</v>
       </c>