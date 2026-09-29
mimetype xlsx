--- v1 (2026-06-07)
+++ v2 (2026-09-29)
@@ -1612,51 +1612,51 @@
       </c>
       <c r="I28" t="n">
         <v>0</v>
       </c>
       <c r="J28" t="n">
         <v>-23</v>
       </c>
       <c r="K28" t="n">
         <v>1089</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="n">
         <v>28</v>
       </c>
       <c r="B29" t="n">
         <v>5062</v>
       </c>
       <c r="C29" t="inlineStr">
         <is>
           <t>Šarfer Ivan</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>None</t>
+          <t>PAH</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
           <t>BN</t>
         </is>
       </c>
       <c r="F29" t="n">
         <v>6</v>
       </c>
       <c r="G29" t="n">
         <v>-845</v>
       </c>
       <c r="H29" t="n">
         <v>0</v>
       </c>
       <c r="I29" t="n">
         <v>0</v>
       </c>
       <c r="J29" t="n">
         <v>-6</v>
       </c>
       <c r="K29" t="n">
         <v>994</v>
       </c>