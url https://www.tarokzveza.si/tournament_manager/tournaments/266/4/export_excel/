--- v0 (2026-04-18)
+++ v1 (2026-06-07)
@@ -742,51 +742,51 @@
       </c>
       <c r="F7" t="n">
         <v>9</v>
       </c>
       <c r="G7" t="n">
         <v>694</v>
       </c>
       <c r="H7" t="n">
         <v>0</v>
       </c>
       <c r="I7" t="n">
         <v>0</v>
       </c>
       <c r="J7" t="n">
         <v>34</v>
       </c>
       <c r="K7" t="n">
         <v>1159</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="n">
         <v>7</v>
       </c>
       <c r="B8" t="n">
-        <v>5060</v>
+        <v>493</v>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>Burulič Danilo</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>PAH</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
           <t>BN</t>
         </is>
       </c>
       <c r="F8" t="n">
         <v>9</v>
       </c>
       <c r="G8" t="n">
         <v>647</v>
       </c>
       <c r="H8" t="n">
         <v>0</v>
       </c>