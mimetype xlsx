--- v0 (2026-04-25)
+++ v1 (2026-07-23)
@@ -1202,51 +1202,51 @@
       </c>
       <c r="I18" t="n">
         <v>0</v>
       </c>
       <c r="J18" t="n">
         <v>-12</v>
       </c>
       <c r="K18" t="n">
         <v>1371</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="n">
         <v>18</v>
       </c>
       <c r="B19" t="n">
         <v>1180</v>
       </c>
       <c r="C19" t="inlineStr">
         <is>
           <t>Mlinar Vlasta</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>KVC</t>
+          <t>TRR</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
           <t>KV2</t>
         </is>
       </c>
       <c r="F19" t="n">
         <v>6</v>
       </c>
       <c r="G19" t="n">
         <v>-23</v>
       </c>
       <c r="H19" t="n">
         <v>0</v>
       </c>
       <c r="I19" t="n">
         <v>0</v>
       </c>
       <c r="J19" t="n">
         <v>4</v>
       </c>
       <c r="K19" t="n">
         <v>1211</v>
       </c>
@@ -1776,51 +1776,51 @@
       </c>
       <c r="I32" t="n">
         <v>0</v>
       </c>
       <c r="J32" t="n">
         <v>-28</v>
       </c>
       <c r="K32" t="n">
         <v>1202</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="n">
         <v>32</v>
       </c>
       <c r="B33" t="n">
         <v>94</v>
       </c>
       <c r="C33" t="inlineStr">
         <is>
           <t>Vengušt Marjan</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>KVC</t>
+          <t>TRR</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
           <t>KV1</t>
         </is>
       </c>
       <c r="F33" t="n">
         <v>4</v>
       </c>
       <c r="G33" t="n">
         <v>-524</v>
       </c>
       <c r="H33" t="n">
         <v>0</v>
       </c>
       <c r="I33" t="n">
         <v>0</v>
       </c>
       <c r="J33" t="n">
         <v>-42</v>
       </c>
       <c r="K33" t="n">
         <v>1196</v>
       </c>